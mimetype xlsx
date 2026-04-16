--- v0 (2026-03-02)
+++ v1 (2026-04-16)
@@ -10,434 +10,1193 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="224" uniqueCount="129">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="800" uniqueCount="382">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>429</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>PLO</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária</t>
+  </si>
+  <si>
+    <t>Rafael de Zé Ronaldo</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/429/pl_n.o_13.2026_-_institui_o_aniversario_do_2o_distrito_-_monnerat_-_vereador_rafael.pdf</t>
+  </si>
+  <si>
+    <t>Institui o “Dia do Distrito de Monnerat” e a “Semana de Monnerat” no Calendário Oficial do Município de Duas Barras e dá outras providências.</t>
+  </si>
+  <si>
     <t>391</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>1</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara Municipal - MDCMDB</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/391/plc_n.o_1.2026_-_altera_a_lei_complementar_n.o_017.2023_-_revisao_geral_servidores_da_camara_municipal_de_duas_barras_-_2026.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/391/plc_n.o_1.2026_-_altera_a_lei_complementar_n.o_017.2023_-_revisao_geral_servidores_da_camara_municipal_de_duas_barras_-_2026.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº 17 DE 17 DE JANEIRO DE 2023 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/362/1._projeto_de_resolucao_-_altera_a_resolucao_454.2024.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/362/1._projeto_de_resolucao_-_altera_a_resolucao_454.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução N.º 454/2004 de 16 de fevereiro de 2004, que dispõe sobre a concessão de adiantamento e dá outras providências.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/377/2._projeto_de_resolucao_-_dispoe_sobre_a_utilizacao_das_redes_sociais_institucionais_da_camara_municipal.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/377/2._projeto_de_resolucao_-_dispoe_sobre_a_utilizacao_das_redes_sociais_institucionais_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização das Redes Sociais Institucionais da Câmara Municipal de Duas Barras e dá outras Providências.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/398/3._projeto_de_resolucao_-_altera_a_resolucao_937.2023_-_gf_transmissao_de_sessao_e_chefe_de_viaturas.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/398/3._projeto_de_resolucao_-_altera_a_resolucao_937.2023_-_gf_transmissao_de_sessao_e_chefe_de_viaturas.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N.º 937/2023 DE 17 DE JANEIRO DE 2023, QUE DISPÕE SOBRE A ESTRUTURA ADMINISTRATIVA DA CÂMARA DE DUAS BARRAS – RJ.</t>
   </si>
   <si>
+    <t>443</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>Xim</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/443/4._concede_titulo_de_cidadania_ao_senhor_marcelo_sebastiao_barroso_-_autoria_xim.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Bibarrense ao senhor Marcelo Sebastião Barroso.</t>
+  </si>
+  <si>
+    <t>444</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/444/5._concede_titulo_de_cidadania_ao_senhor_luiz_gonzaga_wermelinger_-_autoria_xim.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Bibarrense ao senhor Luiz Gonzaga Wermelinger.</t>
+  </si>
+  <si>
+    <t>446</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Professora Wanderléia de Jesus</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/446/6._concede_titulo_de_cidadania_ao_senhor_raphael_azevedo_zanconato_-_autoria_wanderleia.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Bibarrense ao  Policial Civil, senhor Raphael Azevedo Zanconato.</t>
+  </si>
+  <si>
+    <t>447</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>Marco Lafaete</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/447/7._concede_titulo_de_cidadania_ao_senhor__joao_de_castro_filho_-_autoria_marco_pontes_1.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Bibarrense ao senhor João de Castro Filho.</t>
+  </si>
+  <si>
+    <t>448</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/448/8._concede_titulo_de_cidadania_ao_senhor__luiz_henrique_de_lorena_-_autoria_marco_pontes_1.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Bibarrense ao senhor Luiz Henrique de Lorena.</t>
+  </si>
+  <si>
+    <t>449</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/449/9._concede_titulo_de_cidadania_a_senhora__maria_elizabete_da_silva_lorena_-_autoria_marco_pontes_1.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Bibarrense a senhora Maria Elizabete da Silva Lorena.</t>
+  </si>
+  <si>
+    <t>450</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/450/10._concede_titulo_de_cidadania_ao_deputado_federal_aureo_lidio_moreira_ribeiro-_autoria_rafael.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Bibarrense ao Deputado Federal senhor Áureo Lídio Moreira Ribeiro.</t>
+  </si>
+  <si>
+    <t>452</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/452/12._concede_titulo_de_cidadania_a_senhora__vanderlea_navega_filgueiras_-_autoria_wanderleia.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Bibarrense a senhora Vanderlea Navega Filgueiras.</t>
+  </si>
+  <si>
+    <t>453</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/453/13._concede_titulo_de_cidadania_ao_professor_geraldo_marcio_timoteo_-_autoria__rafael.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Bibarrense ao Professor Geraldo Márcio Timóteo.</t>
+  </si>
+  <si>
+    <t>454</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/454/14._concede_titulo_de_cidadania_a_senhora__danielle_christian_barros_-_autoria_rafael.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Bibarrense a senhora Danielle Christian Barros.</t>
+  </si>
+  <si>
+    <t>455</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/455/15._concede_titulo_de_cidadania_ao_dr._jose_filgueiras_filho_-_autoria__wanderleia.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Bibarrense ao Dr. José Filgueiras Filho.</t>
+  </si>
+  <si>
+    <t>456</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>Jander Raposo</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/456/16._concede_titulo_de_cidadania_ao__senhor_paschoal_catarino_camara_-_autoria__jander_1.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Bibarrense ao senhor Paschoal Catarino Camara.</t>
+  </si>
+  <si>
+    <t>457</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/457/17._concede_titulo_de_cidadania_ao__senhor_welbert_de_almeida_pedro_-_autoria__jander_1.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Bibarrense ao senhor Welbert de Almeida Pedro.</t>
+  </si>
+  <si>
+    <t>458</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Bananeira</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/458/18._concede_titulo_de_cidadania_a__senhora_marianne_rodrigues_moreira_bardasson-_autoria__bananeira_1.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Bibarrense a senhora Marianne Rodrigues Moreira Bardasson.</t>
+  </si>
+  <si>
+    <t>459</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>Jojo do Zique</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/459/19._concede_titulo_de_cidadania_ao_senhor_cleber_figueira_folly_-_autoria_joverson.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania ao senhor Cleber Figueira Folly.</t>
+  </si>
+  <si>
+    <t>460</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/460/20._concede_titulo_de_cidadania_ao_senhor_andre_luiz_abdon_kaider_-_autoria_joverson.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Bibarrense ao senhor André Luiz Gulão Abdon Kaider.</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/462/21._concede_titulo_de_cidadania_ao_senhor_alexandre_goncalves_da_silva_-_autoria_bananeira.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Bibarrense ao senhor Alexandre Gonçalves da Silva.</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/472/22._concede_titulo_de_cidadania_ao_senhor_anedir_coutinho_rosa_-_autoria__jander.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Bibarrense ao senhor Anedir Coutinho Rosa.</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/473/23._concede_titulo_de_cidadania_ao_senhor_marco_antonio_rodrigues_de_oliveira_-_autoria_bananeira.pdf</t>
+  </si>
+  <si>
+    <t>Concede Título de Cidadania Bibarrense ao Senhor Marco Antônio Rodrigues de Oliveira.</t>
+  </si>
+  <si>
     <t>375</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento de Informação</t>
   </si>
   <si>
-    <t>Rafael de Zé Ronaldo</t>
-[...2 lines deleted...]
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/375/1._requerimento_vereador_rafael_-_informacoes_sobre_saneamento_basico.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/375/1._requerimento_vereador_rafael_-_informacoes_sobre_saneamento_basico.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca do andamento do Plano Municipal de Saneamento Básico.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>Jander Raposo</t>
-[...2 lines deleted...]
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/382/2._requerimento_vereador_jander_-_informacoes_sobre_iluminacao_publica.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/382/2._requerimento_vereador_jander_-_informacoes_sobre_iluminacao_publica.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre o serviço de iluminação pública no Município</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/383/3._requerimento_vereador_jander_-_informacoes_sobre_fornecimento_de_materiais_de_construcao.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/383/3._requerimento_vereador_jander_-_informacoes_sobre_fornecimento_de_materiais_de_construcao.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre aquisição de materiais de construção ou materiais de obra no âmbito da Administração Municipal.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/384/4._requerimento_vereador_jander_-_informacoes_sobre_aquisicao_de_raio_x.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/384/4._requerimento_vereador_jander_-_informacoes_sobre_aquisicao_de_raio_x.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre processo de aquisição de aparelho de raio-X.</t>
   </si>
   <si>
+    <t>403</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/403/5._requerimento_vereador_jander_-_informacoes_sobre_passe_escolar.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações ao Poder Executivo acerca dos critérios de concessão de passes escolares e universitários aos estudantes do Município.</t>
+  </si>
+  <si>
+    <t>415</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/415/6._requerimento_vereador_rafael_-_informacoes_sobre_cumprimento_da_lei_1568_-_sim.pdf</t>
+  </si>
+  <si>
+    <t>Requer na forma regimental informações acerca da implementação do Serviço de Inspeção Municipal – SIM, instituído pela Lei Municipal nº 1.568/2025.</t>
+  </si>
+  <si>
+    <t>418</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/418/7._requerimento_vereador_jander_-_informacoes_sobre_horto_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Requer na forma regimental informações e providências ao Poder Executivo acerca da atual situação do Horto Municipal.</t>
+  </si>
+  <si>
+    <t>423</t>
+  </si>
+  <si>
+    <t>Xim, Danielzinho</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/423/8._requerimento_vereador_xim_-_emendas_impostivas.pdf</t>
+  </si>
+  <si>
+    <t>Requer na forma regimental informações sobre o andamento e execução das Emendas Impositivas.</t>
+  </si>
+  <si>
+    <t>433</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/433/10._requerimento_vereadora_wanderleia_-_informacoes_e_copias_de_documentos_-_controle_de_ponto_e_escalas_hospita_municipal_de_duas_barras..pdf</t>
+  </si>
+  <si>
+    <t>Solicitação de informações e cópias de Documentos – controle de pontos e escalas de serviços - Hospital Municipal (Duas Barras).</t>
+  </si>
+  <si>
+    <t>440</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/440/11._requerimento_vereadora_wanderleia_-_copia_das_gravacoes_dos_pregoes_realizados_pela_prefeitura_nas_datas_de_27.03_e_06.04.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer cópias das gravações e filmagens das Sessões de Julgamento do Processo Licitatório Pregão Presencial n.º 014/2026 – referente ao Transporte Escolar Municipal realizado em 27/03/2026 e 06/04/2026, conforme disposto no art. 17 da Lei 14.133/2021.</t>
+  </si>
+  <si>
+    <t>441</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/441/12._requerimento_vereador_jander_-_informacoes_sobre_a_empresa_noromed_medicamentos.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações sobre a empresa Noromed Distribuidora de Medicamentos e Materiais Hospitalares.</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/465/13._requerimento_vereador_jander_-_copia_das_gravacoes_e_filmagens_do_processo_licitatorio_13.2026_-_registro_de_precos_-_referente_a_aquisicao_de_materiais_de_expedientes_-_prefeitura.pdf</t>
+  </si>
+  <si>
+    <t>Requer cópias das gravações e filmagens da Sessão de Julgamento do Processo Licitatório Pregão n.º 013/2026 – Registro de Preços – referente a aquisição de materiais de expediente, conforme disposto no art. 17 da Lei 14.133/2021.</t>
+  </si>
+  <si>
+    <t>466</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/466/14._requerimento_vereador_jander_-_requer_informacao_sobre_o_secretario_responsavel_nome_pelas_manutencoes_das_estradas_municipais.pdf</t>
+  </si>
+  <si>
+    <t>Requer que seja informado qual a Secretaria Municipal e qual o Secretário atual (nome/ato de nomeação) responsável pelas manutenções das estradas vicinais de todo o Município de Duas Barras.</t>
+  </si>
+  <si>
     <t>363</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
-    <t>Professora Wanderléia de Jesus</t>
-[...2 lines deleted...]
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/363/1._mocao_de_aplausos_aos_professores_da_escolinha_carlinhos_10_-_wanderleia.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/363/1._mocao_de_aplausos_aos_professores_da_escolinha_carlinhos_10_-_wanderleia.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos aos professores da Escolinha de Futebol Carlinhos 10 — Carlos Alberto Leite Henrique, conhecido como Bebeto; Manoel Jesus da Silva Júnior, conhecido como Juninho de Monnerat; e Caio Závoli Vilarinho Cardoso — em reconhecimento ao notável empenho, dedicação exemplar e relevantes serviços prestados ao esporte e à formação das crianças do município de Duas Barras.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>Danielzinho, Xim</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/364/2._mocao_de_aplausos_ao_secretario_marcio_-_xim_e_dannyel.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/364/2._mocao_de_aplausos_ao_secretario_marcio_-_xim_e_dannyel.pdf</t>
   </si>
   <si>
     <t>Concedem Moção de Aplausos ao senhor Márcio José Chagas, Secretário Municipal de Obras e Serviços Públicos, em reconhecimento à sua dedicação, compromisso e relevantes serviços prestados ao município de Duas Barras.</t>
   </si>
   <si>
+    <t>400</t>
+  </si>
+  <si>
+    <t>Antonio José, Danielzinho</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/400/3._mocao_de_aplausos_ao_senhor_hamilton_miranda_-_miltinho_-_antonio_jose_e_dannyelzinho.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Aplausos ao senhor Hamilton Miranda (nosso popular Miltinho).</t>
+  </si>
+  <si>
+    <t>408</t>
+  </si>
+  <si>
+    <t>Antonio José</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/408/4._mocao_de_aplausos_ao_a_senhora_flavia_turque_thurler_-_antonio_jose.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Aplausos a senhora Flávia Turque Thurler em reconhecimento pelos seus relevantes serviços prestados à saúde do município e pelo exemplo de dedicação, profissionalismo e amor ao próximo.</t>
+  </si>
+  <si>
+    <t>409</t>
+  </si>
+  <si>
+    <t>Danielzinho</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/409/5._mocao_de_aplausos_ao_senhor_sebastiao_polonio_-_dannyel.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Aplausos ao senhor Sebastião Polônio, em razão de sua dedicação e cuidado com o jardim localizado no Trevo na entrada de nosso Município.</t>
+  </si>
+  <si>
+    <t>412</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/412/6._mocao_de_aplausos_pelos_135_anos_da_convecao_batista_-_marco_pontes.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Aplausos à Convenção Batista Fluminense, em celebração aos 135 anos de atuação no campo fluminense, comemorados no ano de 2026.</t>
+  </si>
+  <si>
+    <t>420</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/420/7._mocao_de_aplausos_ao_senhor_rodrigo_nunes_caetano_do_amaral_-_rafael.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Aplausos ao senhor Rodrigo Nunes Caetano do Amaral, em reconhecimento à sua dedicação, talento e brilhante atuação na realização do Carnaval de Monnerat.</t>
+  </si>
+  <si>
+    <t>428</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/428/8._mocao_de_aplausos_ao_senhor_alberto_luiz_dos_santos_-_rafael.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Aplausos ao senhor Alberto Luiz dos Santos, carinhosamente conhecido como senhor Beto, em reconhecimento aos relevantes serviços prestados à comunidade de Monnerat e a todo o município.</t>
+  </si>
+  <si>
+    <t>437</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/437/9._mocao_de_aplausos_ao_senhor_paroquia_nossa_senhora_da_conceicao__-_teatro_da_paixao_-_jander.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Aplausos a Paróquia Nossa Senhora da Conceição em Duas Barras – pela realização da encenação da “Paixão de Cristo” na Semana Santa do ano de 2026.</t>
+  </si>
+  <si>
+    <t>438</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/438/10._mocao_de_aplausos__a_senhora_fernanda_de_lima_silva__-_marco_lafaete.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Aplausos a Senhora Fernanda de Lima Silva pelos relevantes serviços prestados ao Município.</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/463/11._mocao_de_aplausos__a_senhora_maria_serrano_correa__-_jander.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Aplausos a senhora Maria Serrano Corrêa.</t>
+  </si>
+  <si>
+    <t>468</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/468/12._mocao_de_aplausos__a_senhora_heloena_de_medeiros_tassi_-_joverson_de_souza_lopes.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Aplausos a Senhora Heloena de Medeiros Tassi pelos relevantes serviços prestados ao Município.</t>
+  </si>
+  <si>
+    <t>469</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/469/13._mocao_de_aplausos__a_senhora_an_beatriz_-_joverson_lopes.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Aplausos a Senhora Ana Beatriz Jacomim Tralli pelos relevantes serviços prestados ao Município.</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/470/14._mocao_de_aplausos__a_doutora_rachelli_gabriel_-_medica_psf_e_plantonista_em_duas_barras_-_bananeira.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Aplausos a Doutora Rachelli Gabriel Malvezzi pelos relevantes serviços prestados ao Município de Duas Barras.</t>
+  </si>
+  <si>
+    <t>478</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/478/15._mocao_de_aplausos_a_senhora_maria_da_conceicao_patueli_-_grupo_alegria_de_viver_-_antonio_jose.pdf</t>
+  </si>
+  <si>
+    <t>Concede Moção de Aplausos a Senhora Maria da Conceição Patueli em reconhecimento pelo trabalho desenvolvido no Centro de Convivência de Monnerat – e a criação do Grupo Alegria de Viver.</t>
+  </si>
+  <si>
     <t>366</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/366/1._indicacao_rafael_-_projeto_definitivo_de_infraestrutura_de_drenagem_pluvial_e_saneamento_em_monnerat.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/366/1._indicacao_rafael_-_projeto_definitivo_de_infraestrutura_de_drenagem_pluvial_e_saneamento_em_monnerat.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que sejam adotadas as providências necessárias para a elaboração e execução de um projeto definitivo de infraestrutura de drenagem pluvial e saneamento, contemplando as ruas Manoel Trigo Júnior e Othoniel José Costa, localizada no Loteamento Bonanza, no Distrito de Monnerat.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/367/2._indicacao_rafael_fernandes_-_implantacao_de_sistema_de_cameras_de_monitoramento_em_monnerat..pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/367/2._indicacao_rafael_fernandes_-_implantacao_de_sistema_de_cameras_de_monitoramento_em_monnerat..pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a implantação de sistemas de câmeras de videomonitoramento em pontos estratégicos do Centro do Distrito de Monnerat, bem como no Cemitério Municipal de Monnerat, com a finalidade de reforçar a segurança pública e prevenir a ocorrência de delitos.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
-    <t>Bananeira</t>
-[...2 lines deleted...]
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/368/3._indicacao_vereador_bananeira_-_reparo_na_iluminacao_publica_em_diversos_pontos_do_municipio.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/368/3._indicacao_vereador_bananeira_-_reparo_na_iluminacao_publica_em_diversos_pontos_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que tome as providências necessárias para a realização de reparos na iluminação pública no Loteamento Merelin; na Rodovia RJ-116, nas proximidades do ferro-velho do Rodrigo; na Rua José Augusto Werneck; e no Loteamento Bonanza, em Monnerat.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/369/4._indicacao_vereadora_wanderleia_-_reiteracao_-_pagamento_de_dificil_acesso_profissionais_de_apoio.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/369/4._indicacao_vereadora_wanderleia_-_reiteracao_-_pagamento_de_dificil_acesso_profissionais_de_apoio.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que viabilize a extensão do pagamento do adicional de difícil acesso aos profissionais de apoio da rede municipal de educação de nosso município. (Reiteração das Indicações nº. 24/2025 e nº 145/2025).</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>5</t>
-[...2 lines deleted...]
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/376/5._indicacao_vereadora_wanderleia_-_reparos_na_iluminacao_publica_da_rua_otilia_lima.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/376/5._indicacao_vereadora_wanderleia_-_reparos_na_iluminacao_publica_da_rua_otilia_lima.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que realize a manutenção e reposição de pontos de iluminação pública na Rua Otília Lima Machado de Jesus.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>6</t>
-[...5 lines deleted...]
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/378/6._indicacao_antonio_-_reiteracao_-_indica_ampliacao_do_cemiterio_de_monnerat.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/378/6._indicacao_antonio_-_reiteracao_-_indica_ampliacao_do_cemiterio_de_monnerat.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que adote as medidas necessárias para a ampliação do Cemitério Municipal de Monnerat (Reiteração da Indicação nº 50/2025).</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/379/7._indicacao_antonio_jose_-_reiteracao_-_reinstalacao_do_parquinho_infantil_em_holofote.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/379/7._indicacao_antonio_jose_-_reiteracao_-_reinstalacao_do_parquinho_infantil_em_holofote.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja recolocado o parquinho infantil na localidade de Holofote, em Monnerat. (Reiteração da Indicação nº 140/2025).</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>8</t>
-[...5 lines deleted...]
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/380/8._indicacao_marco_pontes_-_reparo_no_calcamento_da_rua_vereador_elias_mussi.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/380/8._indicacao_marco_pontes_-_reparo_no_calcamento_da_rua_vereador_elias_mussi.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que adote as providências necessárias para a realização de reparos e manutenção no calçamento da Rua Vereador Elias Mussi, localizada no Loteamento Bonanza, em Monnerat.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/381/9._indicacao_antonio_jose_-_instalacao_de_espelho_convexo_de_seguranca_na_entrada_da_fazenda_campo_belo.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/381/9._indicacao_antonio_jose_-_instalacao_de_espelho_convexo_de_seguranca_na_entrada_da_fazenda_campo_belo.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que sejam adotadas as providências necessárias junto ao órgão competente para viabilizar a instalação de espelho convexo de segurança, modelo anti-estilhaçante, na RJ-144, na localidade conhecida como Venda do Barranco, na entrada da Fazenda Campo Belo.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/385/10._indicacao_jander__-_realizacao_de_operacao_tapa-buracos_na_rua_do_asilo.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/385/10._indicacao_jander__-_realizacao_de_operacao_tapa-buracos_na_rua_do_asilo.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a realização de operação tapa-buracos na via localizada em frente ao Asilo, estendendo-se até as proximidades do Bar do Nego e da Raia Malha.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/386/11._indicacao_rafael_fernandes_-_vistoria_tecnica_e_manutencao_no_onibus_utilizado_para_transporte_de_paciente.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/386/11._indicacao_rafael_fernandes_-_vistoria_tecnica_e_manutencao_no_onibus_utilizado_para_transporte_de_paciente.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja realizada, com urgência, vistoria técnica e imediata manutenção no ônibus utilizado para transporte de pacientes da rede municipal de saúde, em razão de vazamentos que estão permitindo a entrada de água no interior do veículo.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/387/12._indicacao_vereador_rafael_-_reiteracao_-__recapeamento_das_ruas_waldemar_e_arlindo.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/387/12._indicacao_vereador_rafael_-_reiteracao_-__recapeamento_das_ruas_waldemar_e_arlindo.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que providencie o recapeamento da Rua Waldemar de Oliveira e da Rua Arlindo de Alencar no Distrito de Monnerat (Reiteração da Indicação nº 51/2025).</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/388/13._indicacao_marco_pontes_-_concessao_de_vale-transporte_aos_profissionais_da_educacao.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/388/13._indicacao_marco_pontes_-_concessao_de_vale-transporte_aos_profissionais_da_educacao.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que sejam adotadas as providências necessárias para concessão de vale-transporte aos profissionais de apoio da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/389/14._indicacao_wanderleia_-_reparos_estruturais_urgentes_na_passarela_que_liga_o_lot_castelo_a_rodoviaria.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/389/14._indicacao_wanderleia_-_reparos_estruturais_urgentes_na_passarela_que_liga_o_lot_castelo_a_rodoviaria.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que determine, com a máxima urgência, a realização de reparos estruturais na passarela que liga o Loteamento Castelo à Rodoviária Municipal.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>15</t>
-[...5 lines deleted...]
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/390/indicacao_legislativa_-_area_de_lazer_-merelin_-_joverson.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/390/indicacao_legislativa_-_area_de_lazer_-merelin_-_joverson.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que viabilize a utilização da área destinada à construção da quadra de esportes no Bairro Merelin, em Monnerat, para que seja implantada, também, uma área de lazer composta por quiosques, bancos, paisagismo e, se possível, uma pequena praça de convivência.</t>
   </si>
   <si>
+    <t>399</t>
+  </si>
+  <si>
+    <t>Bananeira, Rafael de Zé Ronaldo</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/399/16._indicacao_vereador_bananeira_e_rafael_-_passes_escolares_para_os_alunos_-_empresa_1001..pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Exmo. Senhor Prefeito Municipal que, junto à Secretaria Municipal competente, tome as providências necessárias para aquisição de passes escolares também da empresa Auto Viação 1001 Ltda, para atender aos alunos de Monnerat.</t>
+  </si>
+  <si>
+    <t>402</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/402/17._indicacao_rafael_-_desfile_civico_no_dia_29_de_junho_data_em_que_se_comemora_o_aniversario_de_monnerat.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal para que, juntamente à Secretaria Municipal de Educação, avalie a possibilidade de realização de um Desfile Cívico no dia 29 de junho, data em que se comemora o aniversário do Distrito de Monnerat.</t>
+  </si>
+  <si>
+    <t>404</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/404/18._indicacao_guilherme_-_criacao_da_politica_municipal_mediante_transformacao_da_atual_guarda_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que estude a viabilidade de encaminhar a esta Casa Legislativa Projeto de lei visando à criação da Polícia Municipal do município de Duas Barras, mediante transformação da atual Guarda Municipal.</t>
+  </si>
+  <si>
+    <t>405</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/405/19._indicacao_guilherme_-_retirada_de_barreira_existente_em_frente_ao_campo_do_duas_barras_esporte_clube.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que determine a Secretaria competente, a retirada da barreira existente em frente ao Campo do Duas Barras Esporte Clube, neste Município.</t>
+  </si>
+  <si>
+    <t>406</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/406/20._indicacao_guilherme_-_manutencao_da_estrada_que_liga_cachoeira_alta.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal, que por meio da Secretaria competente, realize a manutenção na estrada que dá acesso à localidade de Cachoeira Alta.</t>
+  </si>
+  <si>
+    <t>407</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/407/21._indicacao_rafael_fernandes_-_instalacao_de_iluminacao_nos_campos_de_futebol_do_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal para que junto às Secretarias Municipais competentes, estude a viabilidade técnica e orçamentária para a instalação de iluminação esportiva (refletores) nos campos de futebol do Município.</t>
+  </si>
+  <si>
+    <t>410</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/410/22._indicacao_wanderleia_-_reiteracao_-_construcao_de_ponto_seguro_para_espera_do_transporte_escolar.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal que seja providenciada a instalação de um ponto adequado e seguro para o embarque e desembarque dos alunos na Rua Mário Martins dos Santos, em Duas Barras. (Reiteração da Indicação nº. 124/2025)</t>
+  </si>
+  <si>
+    <t>411</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/411/23._indicacao_rafael_fernandes_-_implantacao_de_programas_de_formacao_de_professores_no_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que estude a viabilidade de implantação de programas de formação de professores no Município, mediante parceria com a Secretaria de Estado de Educação do Rio de Janeiro e Instituições de Ensino Superior.</t>
+  </si>
+  <si>
+    <t>413</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/413/24._indicacao_antonio_jose_-_retirada_do_gelo_baiano_em_frente_a_creche_e_criacao_de_zona_de_refugio.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que determine a retirada do gelo baiano existente em frente a Creche Municipal Berenice Soares Silveira, bem como a criação de zona de refúgio (área de recuo) no local.</t>
+  </si>
+  <si>
+    <t>416</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/416/indicacao_wanderleia_-_reparos_na_rua_clarindo_francisco_monnerat.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a realização de reparos na Rua Clarindo Francisco Monnerat.</t>
+  </si>
+  <si>
+    <t>417</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/417/26._indicacao_marco_pontes_-_telhado_para_o_hospital_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal a avaliação e a realização de eventuais reparos ou reforma no telhado do Hospital Municipal de Duas Barras.</t>
+  </si>
+  <si>
+    <t>419</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/419/27._indicacao_dannyel_-_colocacao_de_bueiro_na_rua_manoel_ferreira_de_matos.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que proceda à colocação de bueiro na Rua Manoel Ferreira de Mattos, nas proximidades da residência da senhora Ângela, na curva final da via, atendendo às necessidades dos moradores da localidade.</t>
+  </si>
+  <si>
+    <t>421</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/421/28._indicacao_guilherme_-_manutencao_da_estrada_que_liga_povoado_bom_jardim.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que realize a manutenção da estrada vicinal que liga o município de Duas Barras ao Povoado de Bom Jardim, atendendo as reivindicações dos moradores da localidade.</t>
+  </si>
+  <si>
+    <t>422</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/422/29._indicacao_guilherme_-_sugestao_de_artistas_locais_no_aipim_com_torresmo.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que avalie a inclusão de artistas locais na programação do Festival Aipim com Torresmo, de forma a garantir maior participação de talentos do Município.</t>
+  </si>
+  <si>
+    <t>424</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/424/30._indicacao_wanderleia_-_reparos_nos_aparelhos_do_ar_condicionado_do_spam_de_monnerat.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que determine com máxima urgência, a realização de reparos nos aparelhos de ar-condicionado, bem como a pintura das instalações do SPAM localizado em Monnerat, Segundo Distrito.</t>
+  </si>
+  <si>
+    <t>425</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/425/31._indicacao_legislativa_-__joverson__-_reforma_do_telhado_da_quadra_de_holofote.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Executivo Municipal que viabilize a realização de uma reforma/manutenção do telhado da quadra situada na localidade de Holofote.</t>
+  </si>
+  <si>
+    <t>426</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/426/32._indicacao_rafael_fernandes_-_reforma_da_praca_capitao_jorge_e_melhorias_no_parquinho.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que providencie a reforma da Praça Capitão Jorge Soares, localizada em Monnerat, incluindo melhorias e ampliação do parquinho infantil. (Reiteração das Indicações nº 48/2025 e nº 123/2025).</t>
+  </si>
+  <si>
+    <t>427</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/427/33._indicacao_legislativa_-__joverson__-_reforma_da_passarela_em_monnerat.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que viabilize a realização de uma reforma da passarela em Monnerat (Reiteração da Indicação nº 19/2025).</t>
+  </si>
+  <si>
+    <t>432</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/432/34._indicacao_rafael_fernandes_-_destinacao_e_funcionamento_da_unidade_basica_de_saude_de_monnerat..pdf</t>
+  </si>
+  <si>
+    <t>Indicação de sugestão sobre a destinação e o funcionamento da Unidade Básica de Saúde reformada no 2º Distrito - Monnerat.</t>
+  </si>
+  <si>
+    <t>434</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/434/35._indicacao_rafael_fernandes_-_contratacao_de_fiscais_de_posturas_-_ate_a_realizacao_de_concurso_publico.pdf</t>
+  </si>
+  <si>
+    <t>Indicação solicitando a contratação temporária de fiscais de Posturas, em caráter emergencial, até a realização de concurso público para o provimento dos respectivos cargos.</t>
+  </si>
+  <si>
+    <t>435</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/435/36._indicacao_rafael_fernandes_-_indica_a_retirada_de_veiculos_abandonados_em_vias_publicas_em_cumprimento_a_lei_municipal_n._1321.2018..pdf</t>
+  </si>
+  <si>
+    <t>Indicação solicitando o cumprimento da Lei Municipal n.º 1.321/2018 que dispõe sobre a remoção de veículos abandonados em vias públicas.</t>
+  </si>
+  <si>
+    <t>436</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/436/37._indicacao_antonio_jose_-_colocacao_de_muro_ao_lado_da_quadra_de_esportes_de_holofote.pdf</t>
+  </si>
+  <si>
+    <t>Indica a construção de um muro ao lado da Quadra de Esporte da localidade de Holofote, em Monnerat – 2º Distrito de Duas Barras.</t>
+  </si>
+  <si>
+    <t>439</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/439/38._indicacao_marco_pontes_-_estudo_sobre_reestruturacao_e_remuneracao_de_servidores_municipais_de_acordo_com_o_cargo_exercido.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de promover estudos sobre a valorização dos servidores públicos municipais, de acordo com os cargos exercidos e a complexidade dos mesmos.</t>
+  </si>
+  <si>
+    <t>442</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/442/39._indicacao_wanderleia_-_revisao_do_sistema_de_bueiros_da_rua_manoela_ferreira_de_mattos.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de revisão e/ou reconstrução do sistema de bueiros existentes na Rua Manoel Ferreira de Mattos, neste Município.</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/464/40._indicacao_antonio_jose_-_aquisicao_de_uma_mini_carregadeira_tipo_bob_cat_para_atender_as_demandas_de_monnerat.pdf</t>
+  </si>
+  <si>
+    <t>Indica a necessidade de aquisição de uma minicarregadeira tipo Bobcat para atender as demandas dos moradores de Monnerat – 2º Distrito de Duas Barras.</t>
+  </si>
+  <si>
+    <t>467</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/467/41._indicacao_vereador_bananeira_-_solicita_a_criacao_do_programa_kit_lanche_-_mais_saude_no_municipio_de_duas_barras_-_reiteracao_da_indicacao_n._1_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Poder Executivo Municipal a criação de Projeto de Lei de disponha sobre a criação do “Programa “Kit Lanches – Mais Saúde”, no âmbito do Município de Duas Barras – (reiteração da Indicação n.º 1/2025).</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/471/42._indicacao_wanderleia_-_manutencao_da_estrada_vicinal_que_liga_o_centro_de_duas_barras_a_localidade_de_vargem_grande.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Poder Executivo Municipal que realize a manutenção da estrada vicinal que liga o centro do município de Duas Barras a localidade de Vargem Grande, atendendo as reivindicações dos moradores da localidade.</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/474/43._indicacao_marco_pontes_-_solicita_ao_poder_executivo_municipal_a_repintura_dos_quebra-molas_e_a_colocacao_de_sinalizacao_dos_mesmos_em_todo_o_municipio.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo Municipal a repintura de todos os quebra-molas e a colocação das placas de sinalização dos mesmos, em todo o município de Duas Barras.</t>
+  </si>
+  <si>
+    <t>475</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/475/44._indicacao_marco_pontes_-_solicita_a_distribuicao_de_uniformes_aos_funcionarios_do_cemiterio_municipal_e_consiguine_no_contracheque_o_cargo_exercido_visando_a_aposentadoria.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao Chefe do Poder Executivo Municipal a distribuição de uniformes aos funcionários que trabalham no cemitério municipal e indique em seus contra-cheques à respectiva CBO, visando à correta aposentadoria dos mesmos.</t>
+  </si>
+  <si>
     <t>370</t>
   </si>
   <si>
     <t>COMP</t>
   </si>
   <si>
     <t>Comissões Permanentes</t>
   </si>
   <si>
     <t>Câmara Municipal de Duas Barras - CMDB</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/370/comissoes_da_cmdb_2026.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/370/comissoes_da_cmdb_2026.pdf</t>
   </si>
   <si>
     <t>Comissões Permanentes da Câmara Municipal de Duas Barras- 2026 (Artigo 45 e 48 do Regimento Interno).</t>
   </si>
   <si>
+    <t>445</t>
+  </si>
+  <si>
+    <t>REQVB</t>
+  </si>
+  <si>
+    <t>Requerimento Verbal</t>
+  </si>
+  <si>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/445/11._requerimento_vereadora_wanderleia_-_copia_das_gravacoes_dos_pregoes_realizados_pela_prefeitura_nas_datas_de_27.03_e_06.04.2026.pdf</t>
+  </si>
+  <si>
     <t>371</t>
   </si>
   <si>
     <t>CEDP</t>
   </si>
   <si>
     <t>Conselho de Ética e Decoro Parmanentar</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/371/composicao_conselho_de_etica_e_decoro_parlamentar_2026.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/371/composicao_conselho_de_etica_e_decoro_parlamentar_2026.pdf</t>
   </si>
   <si>
     <t>Composição do Conselho de Ética e Decoro Parlamentar da Câmara Municipal  2026 - (Artigo 44 do Regimento Interno).</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -744,68 +1503,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/391/plc_n.o_1.2026_-_altera_a_lei_complementar_n.o_017.2023_-_revisao_geral_servidores_da_camara_municipal_de_duas_barras_-_2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/362/1._projeto_de_resolucao_-_altera_a_resolucao_454.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/377/2._projeto_de_resolucao_-_dispoe_sobre_a_utilizacao_das_redes_sociais_institucionais_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/398/3._projeto_de_resolucao_-_altera_a_resolucao_937.2023_-_gf_transmissao_de_sessao_e_chefe_de_viaturas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/375/1._requerimento_vereador_rafael_-_informacoes_sobre_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/382/2._requerimento_vereador_jander_-_informacoes_sobre_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/383/3._requerimento_vereador_jander_-_informacoes_sobre_fornecimento_de_materiais_de_construcao.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/384/4._requerimento_vereador_jander_-_informacoes_sobre_aquisicao_de_raio_x.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/363/1._mocao_de_aplausos_aos_professores_da_escolinha_carlinhos_10_-_wanderleia.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/364/2._mocao_de_aplausos_ao_secretario_marcio_-_xim_e_dannyel.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/366/1._indicacao_rafael_-_projeto_definitivo_de_infraestrutura_de_drenagem_pluvial_e_saneamento_em_monnerat.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/367/2._indicacao_rafael_fernandes_-_implantacao_de_sistema_de_cameras_de_monitoramento_em_monnerat..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/368/3._indicacao_vereador_bananeira_-_reparo_na_iluminacao_publica_em_diversos_pontos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/369/4._indicacao_vereadora_wanderleia_-_reiteracao_-_pagamento_de_dificil_acesso_profissionais_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/376/5._indicacao_vereadora_wanderleia_-_reparos_na_iluminacao_publica_da_rua_otilia_lima.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/378/6._indicacao_antonio_-_reiteracao_-_indica_ampliacao_do_cemiterio_de_monnerat.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/379/7._indicacao_antonio_jose_-_reiteracao_-_reinstalacao_do_parquinho_infantil_em_holofote.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/380/8._indicacao_marco_pontes_-_reparo_no_calcamento_da_rua_vereador_elias_mussi.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/381/9._indicacao_antonio_jose_-_instalacao_de_espelho_convexo_de_seguranca_na_entrada_da_fazenda_campo_belo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/385/10._indicacao_jander__-_realizacao_de_operacao_tapa-buracos_na_rua_do_asilo.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/386/11._indicacao_rafael_fernandes_-_vistoria_tecnica_e_manutencao_no_onibus_utilizado_para_transporte_de_paciente.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/387/12._indicacao_vereador_rafael_-_reiteracao_-__recapeamento_das_ruas_waldemar_e_arlindo.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/388/13._indicacao_marco_pontes_-_concessao_de_vale-transporte_aos_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/389/14._indicacao_wanderleia_-_reparos_estruturais_urgentes_na_passarela_que_liga_o_lot_castelo_a_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/390/indicacao_legislativa_-_area_de_lazer_-merelin_-_joverson.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/370/comissoes_da_cmdb_2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/371/composicao_conselho_de_etica_e_decoro_parlamentar_2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/429/pl_n.o_13.2026_-_institui_o_aniversario_do_2o_distrito_-_monnerat_-_vereador_rafael.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/391/plc_n.o_1.2026_-_altera_a_lei_complementar_n.o_017.2023_-_revisao_geral_servidores_da_camara_municipal_de_duas_barras_-_2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/362/1._projeto_de_resolucao_-_altera_a_resolucao_454.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/377/2._projeto_de_resolucao_-_dispoe_sobre_a_utilizacao_das_redes_sociais_institucionais_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/398/3._projeto_de_resolucao_-_altera_a_resolucao_937.2023_-_gf_transmissao_de_sessao_e_chefe_de_viaturas.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/443/4._concede_titulo_de_cidadania_ao_senhor_marcelo_sebastiao_barroso_-_autoria_xim.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/444/5._concede_titulo_de_cidadania_ao_senhor_luiz_gonzaga_wermelinger_-_autoria_xim.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/446/6._concede_titulo_de_cidadania_ao_senhor_raphael_azevedo_zanconato_-_autoria_wanderleia.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/447/7._concede_titulo_de_cidadania_ao_senhor__joao_de_castro_filho_-_autoria_marco_pontes_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/448/8._concede_titulo_de_cidadania_ao_senhor__luiz_henrique_de_lorena_-_autoria_marco_pontes_1.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/449/9._concede_titulo_de_cidadania_a_senhora__maria_elizabete_da_silva_lorena_-_autoria_marco_pontes_1.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/450/10._concede_titulo_de_cidadania_ao_deputado_federal_aureo_lidio_moreira_ribeiro-_autoria_rafael.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/452/12._concede_titulo_de_cidadania_a_senhora__vanderlea_navega_filgueiras_-_autoria_wanderleia.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/453/13._concede_titulo_de_cidadania_ao_professor_geraldo_marcio_timoteo_-_autoria__rafael.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/454/14._concede_titulo_de_cidadania_a_senhora__danielle_christian_barros_-_autoria_rafael.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/455/15._concede_titulo_de_cidadania_ao_dr._jose_filgueiras_filho_-_autoria__wanderleia.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/456/16._concede_titulo_de_cidadania_ao__senhor_paschoal_catarino_camara_-_autoria__jander_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/457/17._concede_titulo_de_cidadania_ao__senhor_welbert_de_almeida_pedro_-_autoria__jander_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/458/18._concede_titulo_de_cidadania_a__senhora_marianne_rodrigues_moreira_bardasson-_autoria__bananeira_1.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/459/19._concede_titulo_de_cidadania_ao_senhor_cleber_figueira_folly_-_autoria_joverson.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/460/20._concede_titulo_de_cidadania_ao_senhor_andre_luiz_abdon_kaider_-_autoria_joverson.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/462/21._concede_titulo_de_cidadania_ao_senhor_alexandre_goncalves_da_silva_-_autoria_bananeira.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/472/22._concede_titulo_de_cidadania_ao_senhor_anedir_coutinho_rosa_-_autoria__jander.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/473/23._concede_titulo_de_cidadania_ao_senhor_marco_antonio_rodrigues_de_oliveira_-_autoria_bananeira.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/375/1._requerimento_vereador_rafael_-_informacoes_sobre_saneamento_basico.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/382/2._requerimento_vereador_jander_-_informacoes_sobre_iluminacao_publica.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/383/3._requerimento_vereador_jander_-_informacoes_sobre_fornecimento_de_materiais_de_construcao.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/384/4._requerimento_vereador_jander_-_informacoes_sobre_aquisicao_de_raio_x.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/403/5._requerimento_vereador_jander_-_informacoes_sobre_passe_escolar.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/415/6._requerimento_vereador_rafael_-_informacoes_sobre_cumprimento_da_lei_1568_-_sim.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/418/7._requerimento_vereador_jander_-_informacoes_sobre_horto_municipal.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/423/8._requerimento_vereador_xim_-_emendas_impostivas.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/433/10._requerimento_vereadora_wanderleia_-_informacoes_e_copias_de_documentos_-_controle_de_ponto_e_escalas_hospita_municipal_de_duas_barras..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/440/11._requerimento_vereadora_wanderleia_-_copia_das_gravacoes_dos_pregoes_realizados_pela_prefeitura_nas_datas_de_27.03_e_06.04.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/441/12._requerimento_vereador_jander_-_informacoes_sobre_a_empresa_noromed_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/465/13._requerimento_vereador_jander_-_copia_das_gravacoes_e_filmagens_do_processo_licitatorio_13.2026_-_registro_de_precos_-_referente_a_aquisicao_de_materiais_de_expedientes_-_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/466/14._requerimento_vereador_jander_-_requer_informacao_sobre_o_secretario_responsavel_nome_pelas_manutencoes_das_estradas_municipais.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/363/1._mocao_de_aplausos_aos_professores_da_escolinha_carlinhos_10_-_wanderleia.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/364/2._mocao_de_aplausos_ao_secretario_marcio_-_xim_e_dannyel.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/400/3._mocao_de_aplausos_ao_senhor_hamilton_miranda_-_miltinho_-_antonio_jose_e_dannyelzinho.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/408/4._mocao_de_aplausos_ao_a_senhora_flavia_turque_thurler_-_antonio_jose.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/409/5._mocao_de_aplausos_ao_senhor_sebastiao_polonio_-_dannyel.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/412/6._mocao_de_aplausos_pelos_135_anos_da_convecao_batista_-_marco_pontes.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/420/7._mocao_de_aplausos_ao_senhor_rodrigo_nunes_caetano_do_amaral_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/428/8._mocao_de_aplausos_ao_senhor_alberto_luiz_dos_santos_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/437/9._mocao_de_aplausos_ao_senhor_paroquia_nossa_senhora_da_conceicao__-_teatro_da_paixao_-_jander.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/438/10._mocao_de_aplausos__a_senhora_fernanda_de_lima_silva__-_marco_lafaete.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/463/11._mocao_de_aplausos__a_senhora_maria_serrano_correa__-_jander.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/468/12._mocao_de_aplausos__a_senhora_heloena_de_medeiros_tassi_-_joverson_de_souza_lopes.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/469/13._mocao_de_aplausos__a_senhora_an_beatriz_-_joverson_lopes.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/470/14._mocao_de_aplausos__a_doutora_rachelli_gabriel_-_medica_psf_e_plantonista_em_duas_barras_-_bananeira.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/478/15._mocao_de_aplausos_a_senhora_maria_da_conceicao_patueli_-_grupo_alegria_de_viver_-_antonio_jose.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/366/1._indicacao_rafael_-_projeto_definitivo_de_infraestrutura_de_drenagem_pluvial_e_saneamento_em_monnerat.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/367/2._indicacao_rafael_fernandes_-_implantacao_de_sistema_de_cameras_de_monitoramento_em_monnerat..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/368/3._indicacao_vereador_bananeira_-_reparo_na_iluminacao_publica_em_diversos_pontos_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/369/4._indicacao_vereadora_wanderleia_-_reiteracao_-_pagamento_de_dificil_acesso_profissionais_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/376/5._indicacao_vereadora_wanderleia_-_reparos_na_iluminacao_publica_da_rua_otilia_lima.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/378/6._indicacao_antonio_-_reiteracao_-_indica_ampliacao_do_cemiterio_de_monnerat.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/379/7._indicacao_antonio_jose_-_reiteracao_-_reinstalacao_do_parquinho_infantil_em_holofote.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/380/8._indicacao_marco_pontes_-_reparo_no_calcamento_da_rua_vereador_elias_mussi.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/381/9._indicacao_antonio_jose_-_instalacao_de_espelho_convexo_de_seguranca_na_entrada_da_fazenda_campo_belo.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/385/10._indicacao_jander__-_realizacao_de_operacao_tapa-buracos_na_rua_do_asilo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/386/11._indicacao_rafael_fernandes_-_vistoria_tecnica_e_manutencao_no_onibus_utilizado_para_transporte_de_paciente.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/387/12._indicacao_vereador_rafael_-_reiteracao_-__recapeamento_das_ruas_waldemar_e_arlindo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/388/13._indicacao_marco_pontes_-_concessao_de_vale-transporte_aos_profissionais_da_educacao.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/389/14._indicacao_wanderleia_-_reparos_estruturais_urgentes_na_passarela_que_liga_o_lot_castelo_a_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/390/indicacao_legislativa_-_area_de_lazer_-merelin_-_joverson.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/399/16._indicacao_vereador_bananeira_e_rafael_-_passes_escolares_para_os_alunos_-_empresa_1001..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/402/17._indicacao_rafael_-_desfile_civico_no_dia_29_de_junho_data_em_que_se_comemora_o_aniversario_de_monnerat.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/404/18._indicacao_guilherme_-_criacao_da_politica_municipal_mediante_transformacao_da_atual_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/405/19._indicacao_guilherme_-_retirada_de_barreira_existente_em_frente_ao_campo_do_duas_barras_esporte_clube.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/406/20._indicacao_guilherme_-_manutencao_da_estrada_que_liga_cachoeira_alta.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/407/21._indicacao_rafael_fernandes_-_instalacao_de_iluminacao_nos_campos_de_futebol_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/410/22._indicacao_wanderleia_-_reiteracao_-_construcao_de_ponto_seguro_para_espera_do_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/411/23._indicacao_rafael_fernandes_-_implantacao_de_programas_de_formacao_de_professores_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/413/24._indicacao_antonio_jose_-_retirada_do_gelo_baiano_em_frente_a_creche_e_criacao_de_zona_de_refugio.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/416/indicacao_wanderleia_-_reparos_na_rua_clarindo_francisco_monnerat.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/417/26._indicacao_marco_pontes_-_telhado_para_o_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/419/27._indicacao_dannyel_-_colocacao_de_bueiro_na_rua_manoel_ferreira_de_matos.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/421/28._indicacao_guilherme_-_manutencao_da_estrada_que_liga_povoado_bom_jardim.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/422/29._indicacao_guilherme_-_sugestao_de_artistas_locais_no_aipim_com_torresmo.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/424/30._indicacao_wanderleia_-_reparos_nos_aparelhos_do_ar_condicionado_do_spam_de_monnerat.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/425/31._indicacao_legislativa_-__joverson__-_reforma_do_telhado_da_quadra_de_holofote.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/426/32._indicacao_rafael_fernandes_-_reforma_da_praca_capitao_jorge_e_melhorias_no_parquinho.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/427/33._indicacao_legislativa_-__joverson__-_reforma_da_passarela_em_monnerat.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/432/34._indicacao_rafael_fernandes_-_destinacao_e_funcionamento_da_unidade_basica_de_saude_de_monnerat..pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/434/35._indicacao_rafael_fernandes_-_contratacao_de_fiscais_de_posturas_-_ate_a_realizacao_de_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/435/36._indicacao_rafael_fernandes_-_indica_a_retirada_de_veiculos_abandonados_em_vias_publicas_em_cumprimento_a_lei_municipal_n._1321.2018..pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/436/37._indicacao_antonio_jose_-_colocacao_de_muro_ao_lado_da_quadra_de_esportes_de_holofote.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/439/38._indicacao_marco_pontes_-_estudo_sobre_reestruturacao_e_remuneracao_de_servidores_municipais_de_acordo_com_o_cargo_exercido.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/442/39._indicacao_wanderleia_-_revisao_do_sistema_de_bueiros_da_rua_manoela_ferreira_de_mattos.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/464/40._indicacao_antonio_jose_-_aquisicao_de_uma_mini_carregadeira_tipo_bob_cat_para_atender_as_demandas_de_monnerat.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/467/41._indicacao_vereador_bananeira_-_solicita_a_criacao_do_programa_kit_lanche_-_mais_saude_no_municipio_de_duas_barras_-_reiteracao_da_indicacao_n._1_de_2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/471/42._indicacao_wanderleia_-_manutencao_da_estrada_vicinal_que_liga_o_centro_de_duas_barras_a_localidade_de_vargem_grande.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/474/43._indicacao_marco_pontes_-_solicita_ao_poder_executivo_municipal_a_repintura_dos_quebra-molas_e_a_colocacao_de_sinalizacao_dos_mesmos_em_todo_o_municipio.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/475/44._indicacao_marco_pontes_-_solicita_a_distribuicao_de_uniformes_aos_funcionarios_do_cemiterio_municipal_e_consiguine_no_contracheque_o_cargo_exercido_visando_a_aposentadoria.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/370/comissoes_da_cmdb_2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/445/11._requerimento_vereadora_wanderleia_-_copia_das_gravacoes_dos_pregoes_realizados_pela_prefeitura_nas_datas_de_27.03_e_06.04.2026.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2026/371/composicao_conselho_de_etica_e_decoro_parlamentar_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H28"/>
+  <dimension ref="A1:H100"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="36.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="195.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="251.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -825,747 +1584,2691 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="F3" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G3" s="1" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="H3" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>9</v>
       </c>
       <c r="C4" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="E4" t="s">
-        <v>18</v>
+        <v>25</v>
       </c>
       <c r="F4" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>23</v>
+        <v>26</v>
       </c>
       <c r="H4" t="s">
-        <v>24</v>
+        <v>27</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
+        <v>29</v>
+      </c>
+      <c r="D5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" t="s">
         <v>25</v>
       </c>
-      <c r="B5" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F5" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>27</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>28</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E6" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="F6" t="s">
-        <v>32</v>
+        <v>20</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="H6" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>22</v>
+        <v>37</v>
       </c>
       <c r="D7" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E7" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="F7" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="H7" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="D8" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E8" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="F8" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="D9" t="s">
-        <v>30</v>
+        <v>24</v>
       </c>
       <c r="E9" t="s">
-        <v>31</v>
+        <v>25</v>
       </c>
       <c r="F9" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>10</v>
+        <v>51</v>
       </c>
       <c r="D10" t="s">
-        <v>47</v>
+        <v>24</v>
       </c>
       <c r="E10" t="s">
-        <v>48</v>
+        <v>25</v>
       </c>
       <c r="F10" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="H10" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" t="s">
+        <v>9</v>
+      </c>
+      <c r="C11" t="s">
+        <v>56</v>
+      </c>
+      <c r="D11" t="s">
+        <v>24</v>
+      </c>
+      <c r="E11" t="s">
+        <v>25</v>
+      </c>
+      <c r="F11" t="s">
         <v>52</v>
       </c>
-      <c r="B11" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G11" s="1" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="H11" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="D12" t="s">
-        <v>57</v>
+        <v>24</v>
       </c>
       <c r="E12" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="F12" t="s">
-        <v>32</v>
+        <v>52</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="H12" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>22</v>
+        <v>64</v>
       </c>
       <c r="D13" t="s">
-        <v>57</v>
+        <v>24</v>
       </c>
       <c r="E13" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="F13" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="H13" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>26</v>
+        <v>68</v>
       </c>
       <c r="D14" t="s">
-        <v>57</v>
+        <v>24</v>
       </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="F14" t="s">
-        <v>65</v>
+        <v>47</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="H14" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>57</v>
+        <v>24</v>
       </c>
       <c r="E15" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="F15" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="H15" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D16" t="s">
-        <v>57</v>
+        <v>24</v>
       </c>
       <c r="E16" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="F16" t="s">
-        <v>49</v>
+        <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="H16" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="D17" t="s">
-        <v>57</v>
+        <v>24</v>
       </c>
       <c r="E17" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="F17" t="s">
-        <v>77</v>
+        <v>47</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="H17" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="D18" t="s">
-        <v>57</v>
+        <v>24</v>
       </c>
       <c r="E18" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="F18" t="s">
-        <v>77</v>
+        <v>84</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="H18" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
+        <v>87</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>88</v>
+      </c>
+      <c r="D19" t="s">
+        <v>24</v>
+      </c>
+      <c r="E19" t="s">
+        <v>25</v>
+      </c>
+      <c r="F19" t="s">
         <v>84</v>
       </c>
-      <c r="B19" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G19" s="1" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="H19" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D20" t="s">
-        <v>57</v>
+        <v>24</v>
       </c>
       <c r="E20" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="F20" t="s">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>91</v>
+        <v>94</v>
       </c>
       <c r="H20" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="D21" t="s">
-        <v>57</v>
+        <v>24</v>
       </c>
       <c r="E21" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="F21" t="s">
-        <v>36</v>
+        <v>98</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>95</v>
+        <v>99</v>
       </c>
       <c r="H21" t="s">
-        <v>96</v>
+        <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>97</v>
+        <v>101</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
+        <v>102</v>
+      </c>
+      <c r="D22" t="s">
+        <v>24</v>
+      </c>
+      <c r="E22" t="s">
+        <v>25</v>
+      </c>
+      <c r="F22" t="s">
         <v>98</v>
       </c>
-      <c r="D22" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G22" s="1" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="H22" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="D23" t="s">
-        <v>57</v>
+        <v>24</v>
       </c>
       <c r="E23" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="F23" t="s">
-        <v>32</v>
+        <v>93</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
       <c r="H23" t="s">
-        <v>104</v>
+        <v>108</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>109</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>106</v>
+        <v>110</v>
       </c>
       <c r="D24" t="s">
-        <v>57</v>
+        <v>24</v>
       </c>
       <c r="E24" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="F24" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>107</v>
+        <v>111</v>
       </c>
       <c r="H24" t="s">
-        <v>108</v>
+        <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>110</v>
+        <v>114</v>
       </c>
       <c r="D25" t="s">
-        <v>57</v>
+        <v>24</v>
       </c>
       <c r="E25" t="s">
-        <v>58</v>
+        <v>25</v>
       </c>
       <c r="F25" t="s">
-        <v>49</v>
+        <v>93</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
       <c r="H25" t="s">
-        <v>112</v>
+        <v>116</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>114</v>
+        <v>17</v>
       </c>
       <c r="D26" t="s">
-        <v>57</v>
+        <v>118</v>
       </c>
       <c r="E26" t="s">
-        <v>58</v>
+        <v>119</v>
       </c>
       <c r="F26" t="s">
-        <v>115</v>
+        <v>13</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="H26" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
+        <v>122</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>29</v>
+      </c>
+      <c r="D27" t="s">
         <v>118</v>
       </c>
-      <c r="B27" t="s">
-[...5 lines deleted...]
-      <c r="D27" t="s">
+      <c r="E27" t="s">
         <v>119</v>
       </c>
-      <c r="E27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F27" t="s">
-        <v>121</v>
+        <v>84</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="H27" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
+        <v>33</v>
+      </c>
+      <c r="D28" t="s">
+        <v>118</v>
+      </c>
+      <c r="E28" t="s">
+        <v>119</v>
+      </c>
+      <c r="F28" t="s">
+        <v>84</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H28" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>128</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>37</v>
+      </c>
+      <c r="D29" t="s">
+        <v>118</v>
+      </c>
+      <c r="E29" t="s">
+        <v>119</v>
+      </c>
+      <c r="F29" t="s">
+        <v>84</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H29" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>42</v>
+      </c>
+      <c r="D30" t="s">
+        <v>118</v>
+      </c>
+      <c r="E30" t="s">
+        <v>119</v>
+      </c>
+      <c r="F30" t="s">
+        <v>84</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>132</v>
+      </c>
+      <c r="H30" t="s">
+        <v>133</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>134</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>46</v>
+      </c>
+      <c r="D31" t="s">
+        <v>118</v>
+      </c>
+      <c r="E31" t="s">
+        <v>119</v>
+      </c>
+      <c r="F31" t="s">
+        <v>13</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>135</v>
+      </c>
+      <c r="H31" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>137</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>51</v>
+      </c>
+      <c r="D32" t="s">
+        <v>118</v>
+      </c>
+      <c r="E32" t="s">
+        <v>119</v>
+      </c>
+      <c r="F32" t="s">
+        <v>84</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>138</v>
+      </c>
+      <c r="H32" t="s">
+        <v>139</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>140</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>56</v>
+      </c>
+      <c r="D33" t="s">
+        <v>118</v>
+      </c>
+      <c r="E33" t="s">
+        <v>119</v>
+      </c>
+      <c r="F33" t="s">
+        <v>141</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>142</v>
+      </c>
+      <c r="H33" t="s">
+        <v>143</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>144</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>64</v>
+      </c>
+      <c r="D34" t="s">
+        <v>118</v>
+      </c>
+      <c r="E34" t="s">
+        <v>119</v>
+      </c>
+      <c r="F34" t="s">
+        <v>47</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H34" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>147</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>148</v>
+      </c>
+      <c r="D35" t="s">
+        <v>118</v>
+      </c>
+      <c r="E35" t="s">
+        <v>119</v>
+      </c>
+      <c r="F35" t="s">
+        <v>47</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H35" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>151</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>68</v>
+      </c>
+      <c r="D36" t="s">
+        <v>118</v>
+      </c>
+      <c r="E36" t="s">
+        <v>119</v>
+      </c>
+      <c r="F36" t="s">
+        <v>84</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>152</v>
+      </c>
+      <c r="H36" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>154</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
         <v>10</v>
       </c>
-      <c r="D28" t="s">
-[...12 lines deleted...]
-        <v>128</v>
+      <c r="D37" t="s">
+        <v>118</v>
+      </c>
+      <c r="E37" t="s">
+        <v>119</v>
+      </c>
+      <c r="F37" t="s">
+        <v>84</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>155</v>
+      </c>
+      <c r="H37" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>157</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>75</v>
+      </c>
+      <c r="D38" t="s">
+        <v>118</v>
+      </c>
+      <c r="E38" t="s">
+        <v>119</v>
+      </c>
+      <c r="F38" t="s">
+        <v>84</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>158</v>
+      </c>
+      <c r="H38" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>160</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>17</v>
+      </c>
+      <c r="D39" t="s">
+        <v>161</v>
+      </c>
+      <c r="E39" t="s">
+        <v>162</v>
+      </c>
+      <c r="F39" t="s">
+        <v>47</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>163</v>
+      </c>
+      <c r="H39" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>165</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>29</v>
+      </c>
+      <c r="D40" t="s">
+        <v>161</v>
+      </c>
+      <c r="E40" t="s">
+        <v>162</v>
+      </c>
+      <c r="F40" t="s">
+        <v>166</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>167</v>
+      </c>
+      <c r="H40" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>169</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>33</v>
+      </c>
+      <c r="D41" t="s">
+        <v>161</v>
+      </c>
+      <c r="E41" t="s">
+        <v>162</v>
+      </c>
+      <c r="F41" t="s">
+        <v>170</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>171</v>
+      </c>
+      <c r="H41" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>173</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>37</v>
+      </c>
+      <c r="D42" t="s">
+        <v>161</v>
+      </c>
+      <c r="E42" t="s">
+        <v>162</v>
+      </c>
+      <c r="F42" t="s">
+        <v>174</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>175</v>
+      </c>
+      <c r="H42" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>177</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>42</v>
+      </c>
+      <c r="D43" t="s">
+        <v>161</v>
+      </c>
+      <c r="E43" t="s">
+        <v>162</v>
+      </c>
+      <c r="F43" t="s">
+        <v>178</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>179</v>
+      </c>
+      <c r="H43" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>181</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>46</v>
+      </c>
+      <c r="D44" t="s">
+        <v>161</v>
+      </c>
+      <c r="E44" t="s">
+        <v>162</v>
+      </c>
+      <c r="F44" t="s">
+        <v>52</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>182</v>
+      </c>
+      <c r="H44" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>184</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>51</v>
+      </c>
+      <c r="D45" t="s">
+        <v>161</v>
+      </c>
+      <c r="E45" t="s">
+        <v>162</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>185</v>
+      </c>
+      <c r="H45" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>187</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>56</v>
+      </c>
+      <c r="D46" t="s">
+        <v>161</v>
+      </c>
+      <c r="E46" t="s">
+        <v>162</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>188</v>
+      </c>
+      <c r="H46" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>190</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>60</v>
+      </c>
+      <c r="D47" t="s">
+        <v>161</v>
+      </c>
+      <c r="E47" t="s">
+        <v>162</v>
+      </c>
+      <c r="F47" t="s">
+        <v>84</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>191</v>
+      </c>
+      <c r="H47" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>193</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>64</v>
+      </c>
+      <c r="D48" t="s">
+        <v>161</v>
+      </c>
+      <c r="E48" t="s">
+        <v>162</v>
+      </c>
+      <c r="F48" t="s">
+        <v>52</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>194</v>
+      </c>
+      <c r="H48" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>196</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>148</v>
+      </c>
+      <c r="D49" t="s">
+        <v>161</v>
+      </c>
+      <c r="E49" t="s">
+        <v>162</v>
+      </c>
+      <c r="F49" t="s">
+        <v>84</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>197</v>
+      </c>
+      <c r="H49" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>199</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>68</v>
+      </c>
+      <c r="D50" t="s">
+        <v>161</v>
+      </c>
+      <c r="E50" t="s">
+        <v>162</v>
+      </c>
+      <c r="F50" t="s">
+        <v>98</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>200</v>
+      </c>
+      <c r="H50" t="s">
+        <v>201</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>202</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>10</v>
+      </c>
+      <c r="D51" t="s">
+        <v>161</v>
+      </c>
+      <c r="E51" t="s">
+        <v>162</v>
+      </c>
+      <c r="F51" t="s">
+        <v>98</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H51" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>205</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>75</v>
+      </c>
+      <c r="D52" t="s">
+        <v>161</v>
+      </c>
+      <c r="E52" t="s">
+        <v>162</v>
+      </c>
+      <c r="F52" t="s">
+        <v>93</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H52" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>208</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>79</v>
+      </c>
+      <c r="D53" t="s">
+        <v>161</v>
+      </c>
+      <c r="E53" t="s">
+        <v>162</v>
+      </c>
+      <c r="F53" t="s">
+        <v>174</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H53" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>211</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>17</v>
+      </c>
+      <c r="D54" t="s">
+        <v>212</v>
+      </c>
+      <c r="E54" t="s">
+        <v>213</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>214</v>
+      </c>
+      <c r="H54" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>216</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>29</v>
+      </c>
+      <c r="D55" t="s">
+        <v>212</v>
+      </c>
+      <c r="E55" t="s">
+        <v>213</v>
+      </c>
+      <c r="F55" t="s">
+        <v>13</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>217</v>
+      </c>
+      <c r="H55" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>219</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>33</v>
+      </c>
+      <c r="D56" t="s">
+        <v>212</v>
+      </c>
+      <c r="E56" t="s">
+        <v>213</v>
+      </c>
+      <c r="F56" t="s">
+        <v>93</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>220</v>
+      </c>
+      <c r="H56" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>222</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>37</v>
+      </c>
+      <c r="D57" t="s">
+        <v>212</v>
+      </c>
+      <c r="E57" t="s">
+        <v>213</v>
+      </c>
+      <c r="F57" t="s">
+        <v>47</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>223</v>
+      </c>
+      <c r="H57" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>225</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>42</v>
+      </c>
+      <c r="D58" t="s">
+        <v>212</v>
+      </c>
+      <c r="E58" t="s">
+        <v>213</v>
+      </c>
+      <c r="F58" t="s">
+        <v>47</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H58" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>228</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>46</v>
+      </c>
+      <c r="D59" t="s">
+        <v>212</v>
+      </c>
+      <c r="E59" t="s">
+        <v>213</v>
+      </c>
+      <c r="F59" t="s">
+        <v>174</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>229</v>
+      </c>
+      <c r="H59" t="s">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>231</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>51</v>
+      </c>
+      <c r="D60" t="s">
+        <v>212</v>
+      </c>
+      <c r="E60" t="s">
+        <v>213</v>
+      </c>
+      <c r="F60" t="s">
+        <v>174</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>232</v>
+      </c>
+      <c r="H60" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>234</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>56</v>
+      </c>
+      <c r="D61" t="s">
+        <v>212</v>
+      </c>
+      <c r="E61" t="s">
+        <v>213</v>
+      </c>
+      <c r="F61" t="s">
+        <v>52</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>235</v>
+      </c>
+      <c r="H61" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>237</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>60</v>
+      </c>
+      <c r="D62" t="s">
+        <v>212</v>
+      </c>
+      <c r="E62" t="s">
+        <v>213</v>
+      </c>
+      <c r="F62" t="s">
+        <v>174</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H62" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>240</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>64</v>
+      </c>
+      <c r="D63" t="s">
+        <v>212</v>
+      </c>
+      <c r="E63" t="s">
+        <v>213</v>
+      </c>
+      <c r="F63" t="s">
+        <v>84</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>241</v>
+      </c>
+      <c r="H63" t="s">
+        <v>242</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>243</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>148</v>
+      </c>
+      <c r="D64" t="s">
+        <v>212</v>
+      </c>
+      <c r="E64" t="s">
+        <v>213</v>
+      </c>
+      <c r="F64" t="s">
+        <v>13</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>244</v>
+      </c>
+      <c r="H64" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>246</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>68</v>
+      </c>
+      <c r="D65" t="s">
+        <v>212</v>
+      </c>
+      <c r="E65" t="s">
+        <v>213</v>
+      </c>
+      <c r="F65" t="s">
+        <v>13</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H65" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>249</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>10</v>
+      </c>
+      <c r="D66" t="s">
+        <v>212</v>
+      </c>
+      <c r="E66" t="s">
+        <v>213</v>
+      </c>
+      <c r="F66" t="s">
+        <v>52</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>250</v>
+      </c>
+      <c r="H66" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>252</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>75</v>
+      </c>
+      <c r="D67" t="s">
+        <v>212</v>
+      </c>
+      <c r="E67" t="s">
+        <v>213</v>
+      </c>
+      <c r="F67" t="s">
+        <v>47</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H67" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>255</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>79</v>
+      </c>
+      <c r="D68" t="s">
+        <v>212</v>
+      </c>
+      <c r="E68" t="s">
+        <v>213</v>
+      </c>
+      <c r="F68" t="s">
+        <v>98</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H68" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>258</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>83</v>
+      </c>
+      <c r="D69" t="s">
+        <v>212</v>
+      </c>
+      <c r="E69" t="s">
+        <v>213</v>
+      </c>
+      <c r="F69" t="s">
+        <v>259</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H69" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>262</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>88</v>
+      </c>
+      <c r="D70" t="s">
+        <v>212</v>
+      </c>
+      <c r="E70" t="s">
+        <v>213</v>
+      </c>
+      <c r="F70" t="s">
+        <v>13</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>263</v>
+      </c>
+      <c r="H70" t="s">
+        <v>264</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>265</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>92</v>
+      </c>
+      <c r="D71" t="s">
+        <v>212</v>
+      </c>
+      <c r="E71" t="s">
+        <v>213</v>
+      </c>
+      <c r="F71" t="s">
+        <v>38</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>266</v>
+      </c>
+      <c r="H71" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>268</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>97</v>
+      </c>
+      <c r="D72" t="s">
+        <v>212</v>
+      </c>
+      <c r="E72" t="s">
+        <v>213</v>
+      </c>
+      <c r="F72" t="s">
+        <v>38</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>269</v>
+      </c>
+      <c r="H72" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>271</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>102</v>
+      </c>
+      <c r="D73" t="s">
+        <v>212</v>
+      </c>
+      <c r="E73" t="s">
+        <v>213</v>
+      </c>
+      <c r="F73" t="s">
+        <v>38</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H73" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>274</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>106</v>
+      </c>
+      <c r="D74" t="s">
+        <v>212</v>
+      </c>
+      <c r="E74" t="s">
+        <v>213</v>
+      </c>
+      <c r="F74" t="s">
+        <v>13</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>275</v>
+      </c>
+      <c r="H74" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>277</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>110</v>
+      </c>
+      <c r="D75" t="s">
+        <v>212</v>
+      </c>
+      <c r="E75" t="s">
+        <v>213</v>
+      </c>
+      <c r="F75" t="s">
+        <v>47</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>278</v>
+      </c>
+      <c r="H75" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>280</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>114</v>
+      </c>
+      <c r="D76" t="s">
+        <v>212</v>
+      </c>
+      <c r="E76" t="s">
+        <v>213</v>
+      </c>
+      <c r="F76" t="s">
+        <v>13</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>281</v>
+      </c>
+      <c r="H76" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>283</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>284</v>
+      </c>
+      <c r="D77" t="s">
+        <v>212</v>
+      </c>
+      <c r="E77" t="s">
+        <v>213</v>
+      </c>
+      <c r="F77" t="s">
+        <v>170</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H77" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>287</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>288</v>
+      </c>
+      <c r="D78" t="s">
+        <v>212</v>
+      </c>
+      <c r="E78" t="s">
+        <v>213</v>
+      </c>
+      <c r="F78" t="s">
+        <v>47</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H78" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>291</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>292</v>
+      </c>
+      <c r="D79" t="s">
+        <v>212</v>
+      </c>
+      <c r="E79" t="s">
+        <v>213</v>
+      </c>
+      <c r="F79" t="s">
+        <v>52</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H79" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>295</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>296</v>
+      </c>
+      <c r="D80" t="s">
+        <v>212</v>
+      </c>
+      <c r="E80" t="s">
+        <v>213</v>
+      </c>
+      <c r="F80" t="s">
+        <v>178</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>297</v>
+      </c>
+      <c r="H80" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>299</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>300</v>
+      </c>
+      <c r="D81" t="s">
+        <v>212</v>
+      </c>
+      <c r="E81" t="s">
+        <v>213</v>
+      </c>
+      <c r="F81" t="s">
+        <v>38</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>301</v>
+      </c>
+      <c r="H81" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>303</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>304</v>
+      </c>
+      <c r="D82" t="s">
+        <v>212</v>
+      </c>
+      <c r="E82" t="s">
+        <v>213</v>
+      </c>
+      <c r="F82" t="s">
+        <v>38</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H82" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>307</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>308</v>
+      </c>
+      <c r="D83" t="s">
+        <v>212</v>
+      </c>
+      <c r="E83" t="s">
+        <v>213</v>
+      </c>
+      <c r="F83" t="s">
+        <v>47</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H83" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>311</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>312</v>
+      </c>
+      <c r="D84" t="s">
+        <v>212</v>
+      </c>
+      <c r="E84" t="s">
+        <v>213</v>
+      </c>
+      <c r="F84" t="s">
+        <v>98</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H84" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>315</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>316</v>
+      </c>
+      <c r="D85" t="s">
+        <v>212</v>
+      </c>
+      <c r="E85" t="s">
+        <v>213</v>
+      </c>
+      <c r="F85" t="s">
+        <v>13</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H85" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>319</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>320</v>
+      </c>
+      <c r="D86" t="s">
+        <v>212</v>
+      </c>
+      <c r="E86" t="s">
+        <v>213</v>
+      </c>
+      <c r="F86" t="s">
+        <v>98</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>321</v>
+      </c>
+      <c r="H86" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>323</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>324</v>
+      </c>
+      <c r="D87" t="s">
+        <v>212</v>
+      </c>
+      <c r="E87" t="s">
+        <v>213</v>
+      </c>
+      <c r="F87" t="s">
+        <v>13</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H87" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>327</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>328</v>
+      </c>
+      <c r="D88" t="s">
+        <v>212</v>
+      </c>
+      <c r="E88" t="s">
+        <v>213</v>
+      </c>
+      <c r="F88" t="s">
+        <v>13</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>329</v>
+      </c>
+      <c r="H88" t="s">
+        <v>330</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>331</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>332</v>
+      </c>
+      <c r="D89" t="s">
+        <v>212</v>
+      </c>
+      <c r="E89" t="s">
+        <v>213</v>
+      </c>
+      <c r="F89" t="s">
+        <v>13</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>333</v>
+      </c>
+      <c r="H89" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>335</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>336</v>
+      </c>
+      <c r="D90" t="s">
+        <v>212</v>
+      </c>
+      <c r="E90" t="s">
+        <v>213</v>
+      </c>
+      <c r="F90" t="s">
+        <v>174</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H90" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>339</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>340</v>
+      </c>
+      <c r="D91" t="s">
+        <v>212</v>
+      </c>
+      <c r="E91" t="s">
+        <v>213</v>
+      </c>
+      <c r="F91" t="s">
+        <v>52</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>341</v>
+      </c>
+      <c r="H91" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>343</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>344</v>
+      </c>
+      <c r="D92" t="s">
+        <v>212</v>
+      </c>
+      <c r="E92" t="s">
+        <v>213</v>
+      </c>
+      <c r="F92" t="s">
+        <v>47</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>345</v>
+      </c>
+      <c r="H92" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>347</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>348</v>
+      </c>
+      <c r="D93" t="s">
+        <v>212</v>
+      </c>
+      <c r="E93" t="s">
+        <v>213</v>
+      </c>
+      <c r="F93" t="s">
+        <v>174</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H93" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>351</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>352</v>
+      </c>
+      <c r="D94" t="s">
+        <v>212</v>
+      </c>
+      <c r="E94" t="s">
+        <v>213</v>
+      </c>
+      <c r="F94" t="s">
+        <v>93</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>353</v>
+      </c>
+      <c r="H94" t="s">
+        <v>354</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>355</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>356</v>
+      </c>
+      <c r="D95" t="s">
+        <v>212</v>
+      </c>
+      <c r="E95" t="s">
+        <v>213</v>
+      </c>
+      <c r="F95" t="s">
+        <v>47</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>357</v>
+      </c>
+      <c r="H95" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>359</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>360</v>
+      </c>
+      <c r="D96" t="s">
+        <v>212</v>
+      </c>
+      <c r="E96" t="s">
+        <v>213</v>
+      </c>
+      <c r="F96" t="s">
+        <v>52</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H96" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>363</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>364</v>
+      </c>
+      <c r="D97" t="s">
+        <v>212</v>
+      </c>
+      <c r="E97" t="s">
+        <v>213</v>
+      </c>
+      <c r="F97" t="s">
+        <v>52</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>365</v>
+      </c>
+      <c r="H97" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>367</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>17</v>
+      </c>
+      <c r="D98" t="s">
+        <v>368</v>
+      </c>
+      <c r="E98" t="s">
+        <v>369</v>
+      </c>
+      <c r="F98" t="s">
+        <v>370</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>371</v>
+      </c>
+      <c r="H98" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>373</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>17</v>
+      </c>
+      <c r="D99" t="s">
+        <v>374</v>
+      </c>
+      <c r="E99" t="s">
+        <v>375</v>
+      </c>
+      <c r="F99" t="s">
+        <v>47</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H99" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>377</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>17</v>
+      </c>
+      <c r="D100" t="s">
+        <v>378</v>
+      </c>
+      <c r="E100" t="s">
+        <v>379</v>
+      </c>
+      <c r="F100" t="s">
+        <v>370</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>380</v>
+      </c>
+      <c r="H100" t="s">
+        <v>381</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>