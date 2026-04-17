--- v0 (2026-01-12)
+++ v1 (2026-04-17)
@@ -54,2769 +54,2769 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Armando Rosemberto Mattos Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/24/plo_n._3.2025_-_concessao_de_subvencao_social_liga_bibarrense_de_blocos_-_autoria_chefe_do_executivo_municipal.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/24/plo_n._3.2025_-_concessao_de_subvencao_social_liga_bibarrense_de_blocos_-_autoria_chefe_do_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de subvenção a entidade sem fins lucrativos voltadas para o desenvolvimento cultural, do incremento ao turismo e festejos do Carnaval de 2025 no Município.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Danielzinho</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/41/pl_n.x-2025_-_considera_de_utilidade_publica_o_instituto_cultural_martinho_da_vila_icmv__-_dannyel_f._costa_tostes.doc</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/41/pl_n.x-2025_-_considera_de_utilidade_publica_o_instituto_cultural_martinho_da_vila_icmv__-_dannyel_f._costa_tostes.doc</t>
   </si>
   <si>
     <t>Considera de Utilidade Pública o Instituto Cultural Martinho da Vila (ICMV) e dá outras providências.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Professora Wanderléia de Jesus</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/69/plo_n._11.2025_-_dispoe_sobre_divulgacao_de_escalas_de_plantoes_-_wanderleia.docx</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/69/plo_n._11.2025_-_dispoe_sobre_divulgacao_de_escalas_de_plantoes_-_wanderleia.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE DIVULGAÇÃO PELO PODER PÚBLICO DAS ESCALAS DOS PLANTÕES REALIZADOS NAS UNIDADES MUNICIPAIS DE SAÚDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/70/plo_n._12.2025_-_dispoe_sobre_proibicao_da_nomeacao_para_cargos_em_comissao__-_wanderleia.docx</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/70/plo_n._12.2025_-_dispoe_sobre_proibicao_da_nomeacao_para_cargos_em_comissao__-_wanderleia.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA NOMEAÇÃO PARA CARGOS EM COMISSÃO E FUNÇÃO DE CONFIANÇA, NO ÂMBITO DA ADMINISTRAÇÃO PÚBLICA MUNICIPAL, DE PESSOAS CONDENADAS PELA LEI MARIA DA PENHA.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/93/mensagem_006.2025__0.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/93/mensagem_006.2025__0.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 1º do artigo 1º da Lei Municipal 1.367/2019, e eleva o valor do abono salarial de aniversário para R$ 677,00, e dá outras providências</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/94/mensagem_009.2025__0.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/94/mensagem_009.2025__0.pdf</t>
   </si>
   <si>
     <t>Concede autorização, excepcional para transferir evento para o mês de maio no ano de 2025 e dá outras providências</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/112/plo_18.2025.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/112/plo_18.2025.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AO EXECUTIVO A EFETUAR A DEVOLUÇÃO DA TAXA DE INSCRIÇÃO NO CONCURSO PÚBLIUCO REFERENTE AO CERTAME Nº 001/2024 E Nº 002/2024 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Bananeira</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/160/plo_n._20.2025_-_inclui_o_dia_das_criancas_no_calendario_municipal_-_bananeira.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/160/plo_n._20.2025_-_inclui_o_dia_das_criancas_no_calendario_municipal_-_bananeira.pdf</t>
   </si>
   <si>
     <t>Inclui a Festa do Dia das Crianças no Calendário de Eventos Culturais do Município de Duas Barras - RJ.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Jander Raposo</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/179/plo_n._23.2025_-_nr_-_dispoe_sobre_obrigatoriedade_do_controle_de_agendamentos_de_media_e_alta_complex.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/179/plo_n._23.2025_-_nr_-_dispoe_sobre_obrigatoriedade_do_controle_de_agendamentos_de_media_e_alta_complex.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do controle de agendamentos de média e alta complexidade, como consultas, procedimentos e exames laboratoriais e de imagem, na Secretaria Municipal de Saúde, mediante utilização de sistema, registro em protocolo e divulgação física e virtual, e dá outras providências.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/190/plon241.doc.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/190/plon241.doc.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a colocação de placa única em estabelecimentos públicos e privados, com atendimento ao público, localizados no Município de Duas Barras – RJ e dá outras providências.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/198/pl_n._25.2025_-_prorroga_a_vigencia_da_lei_1183.2015.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/198/pl_n._25.2025_-_prorroga_a_vigencia_da_lei_1183.2015.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PRORROGAÇÃO ATÉ 24 DE JUNHO DE 2026, A VIGÊNCIA DO PLANO MUNICIPAL DE EDUCAÇÃO APROVADO PELA LEI MUNICIPAL N.º 1183, DE 18 DE JUNHO DE 2015.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/199/plo_n._026.2025_-_altera_a_lei_municipal_994_de_2009..pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/199/plo_n._026.2025_-_altera_a_lei_municipal_994_de_2009..pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N.º 994, DE 10 DE DEZEMBRO DE 2009 QUE, DISPÕE SOBRE O PLANO DE CARREIRA DO MAGISTÉRIO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Antonio José</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/211/plo_n._27.2025_-_altera_lm_1006.2010_-_antonio_jose.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/211/plo_n._27.2025_-_altera_lm_1006.2010_-_antonio_jose.pdf</t>
   </si>
   <si>
     <t>Altera o art. 1º da Lei Municipal nº 1.006, de 22 de fevereiro de 2010, que institui o Dia do Servidor Público Aposentado da Prefeitura Municipal de Duas Barras</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/227/pl1_0_2.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/227/pl1_0_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono pecuniário aos servidores aposentados e aos pensionistas do PREV Duas Barras e dá outras providências .</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/228/plo_n._29.2025_-_central_de_contribuicao_do_contribuinte.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/228/plo_n._29.2025_-_central_de_contribuicao_do_contribuinte.pdf</t>
   </si>
   <si>
     <t>Institui a Central de Conciliação do Contribuinte e dá outras providências.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/229/pl3_0.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/229/pl3_0.pdf</t>
   </si>
   <si>
     <t>Institui o programa "Concilia Duas Barras", com medidas de desoneração visando o aumento de arrecadação, regularização fiscal por parte dos munícipes e diminuição do acervo de ações de execução fiscal, e dá outras providências.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/230/plo_n._31.2025_-_convenio_com_sindicato_rural_para_aquisicao_de_mudas_de_cafe.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/230/plo_n._31.2025_-_convenio_com_sindicato_rural_para_aquisicao_de_mudas_de_cafe.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com o Sindicato Rural de Duas Barras, visando ao repasse de recursos para subsidiá-lo na realização da produção de 200.000 mudas de café para atender aos produtores do município e dá outras providências</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/232/plo_32.2025_-_autoriza_abertura_de_credito_suplementares_em_percentual_0.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/232/plo_32.2025_-_autoriza_abertura_de_credito_suplementares_em_percentual_0.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL E LEGISLATIVO A ABRIR CRÉDITOS SUPLEMENTARES EM PERCENTUAL QUE MENCIONA.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>Jojo do Zique</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/333/plo_no_42.2025_-_cria_o_projeto_de_danca_tio_paulo_-_joverson_de_souza_lopes_.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/333/plo_no_42.2025_-_cria_o_projeto_de_danca_tio_paulo_-_joverson_de_souza_lopes_.pdf</t>
   </si>
   <si>
     <t>Cria o Projeto de Dança Tio Paulo no âmbito do Município de Duas Barras-RJ e dá outras providências.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/342/projeto_de_lei__que_dispoe_sobre_a_adequacao_da_estrutura_ad._e_organizacional_do_prev_duas_barras_000001.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/342/projeto_de_lei__que_dispoe_sobre_a_adequacao_da_estrutura_ad._e_organizacional_do_prev_duas_barras_000001.pdf</t>
   </si>
   <si>
     <t>Altera e acrescenta dispositivo das leis Municipal nº 1468/2022 e 1511/2023, visando adequar a nova Estrutura Administrativa e organizacional do PREV Duas Barras aos requisitos do Programa Pro-Gestão- RPPS, instituído pelo Ministério da Previdência Social -MPS</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Bilico</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/17/1._concede_tirulo_de_cidadania_ao_rev._padre_joao_tadeu_tavares_de_oliveira_-_bilico.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/17/1._concede_tirulo_de_cidadania_ao_rev._padre_joao_tadeu_tavares_de_oliveira_-_bilico.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Bibarrense ao Rev.º Padre João Tadeu Tavares de Oliveira.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Jonatas da Farmacinha</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/82/2._concede_tirulo_de_cidadania_ao_senhor_roberto_neves_-_jonatas.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/82/2._concede_tirulo_de_cidadania_ao_senhor_roberto_neves_-_jonatas.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão  Bibarrense ao Senhor Roberto Neves.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/83/3._concede_tirulo_de_cidadania_ao_senhor_sebastiao_pacheco_perrut_-_jonatas.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/83/3._concede_tirulo_de_cidadania_ao_senhor_sebastiao_pacheco_perrut_-_jonatas.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Bibarrense ao Senhor Sebastião Pacheco Perrut.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Legislativo Municipal - Vereador(a) - LEGISM-VER</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/84/4._concede_tirulo_de_cidadania_ao_senhor_juan_carlos_prestes_de_almeida-_rafael.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/84/4._concede_tirulo_de_cidadania_ao_senhor_juan_carlos_prestes_de_almeida-_rafael.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadão Bibarrense ao 2º Sargento da Polícia Militar, Senhor Juan Carlos Prestes de Almeida.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Conceder Título de Cidadão Bibarrense ao Senhor Leonardo de Souza Cunha.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Bibarrense ao Senhor Eduardo Marquett Vaz.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/97/7._concede_tirulo_de_cidadania_a__senhora_erilene_eccard-_joverson.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/97/7._concede_tirulo_de_cidadania_a__senhora_erilene_eccard-_joverson.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Bibarrense a Senhora Erilene Eccard.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Bibarrense ao Sr. Paulo Renato de Abreu Coelho.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Bibarrense ao Dr. Orlando Pereira Garcia.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/116/11._concede_tirulo_de_cidadania_ao_sr._alexandro_silva_lourenco-_bananeira.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/116/11._concede_tirulo_de_cidadania_ao_sr._alexandro_silva_lourenco-_bananeira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Bibarrense ao Sr. Alexandro Silva Lourenço. ( Presidente do Monnerá Futebol Clube)</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/118/12._concede_tirulo_de_cidadania_ao_padre_paulo_cesar_da_costa-_bananeira.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/118/12._concede_tirulo_de_cidadania_ao_padre_paulo_cesar_da_costa-_bananeira.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Bibarrense ao Revº. Padre Paulo César da Costa.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/119/13._concede_tirulo_de_cidadania_a_sra._silvania_rocha_cavalheiro_vieira_-_antonio_jose.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/119/13._concede_tirulo_de_cidadania_a_sra._silvania_rocha_cavalheiro_vieira_-_antonio_jose.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Bibarrense a Senhora Silvania Rocha Cavalheiro Vieira.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/127/14._concede_titulo_de_cidadania_ao_senhor_sirlei_angelo_de_souza_-_joverson.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/127/14._concede_titulo_de_cidadania_ao_senhor_sirlei_angelo_de_souza_-_joverson.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Bibarrense ao Senhor Sirlei Angelo de Souza.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Marco Lafaete</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/128/15._concede_titulo_de_cidadania_ao_senhor_francisco_izidro_de_freitas_-_marco_lafaete.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/128/15._concede_titulo_de_cidadania_ao_senhor_francisco_izidro_de_freitas_-_marco_lafaete.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Bibarrense ao Senhor Francisco Izidro de Freitas.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/131/16._concede_titulo_de_cidadania_ao_senhor_reinaldo_cesar_de_oliveira_-_jander.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/131/16._concede_titulo_de_cidadania_ao_senhor_reinaldo_cesar_de_oliveira_-_jander.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Bibarrense ao Senhor Reinaldo Cesar de Oliveira</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/133/17._concede_titulo_de_cidadania_ao_senhor_redimaldo_huguenin_correa_-_jander.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/133/17._concede_titulo_de_cidadania_ao_senhor_redimaldo_huguenin_correa_-_jander.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Bibarrense ao Senhor Redimaldo Huguenin Corrêa.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/142/18._concede_titulo_de_cidadania_a_senhora_rafaella_bard_de_andrade_aigueira-_wanderleia.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/142/18._concede_titulo_de_cidadania_a_senhora_rafaella_bard_de_andrade_aigueira-_wanderleia.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Bibarrense a Senhora Rafaella Bard de Andrade Aigueira.</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/145/19._concede_titulo_de_cidadania_ao_jovem_lucas_da_silva_correa_-_jander.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/145/19._concede_titulo_de_cidadania_ao_jovem_lucas_da_silva_correa_-_jander.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Bibarrense ao Jovem Lucas da Silva Corrêa</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/146/20._concede_titulo_de_cidadania_ao__sr._marcelo_gondim_dos_santos-_antonio_jose.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/146/20._concede_titulo_de_cidadania_ao__sr._marcelo_gondim_dos_santos-_antonio_jose.pdf</t>
   </si>
   <si>
     <t>concede Título de Cidadania Bibarrense ao Senhor Marcelo Gondim dos Santos.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/147/21._concede_titulo_de_cidadania_ao__sr._vitor_de_souza_freitas_-_antonio_jose.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/147/21._concede_titulo_de_cidadania_ao__sr._vitor_de_souza_freitas_-_antonio_jose.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Bibarrense ao Senhor Vitor de Souza Freitas.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Rafael de Zé Ronaldo</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/148/22._concede_titulo_de_cidadania_a_senhora_marcella_ramos_calvo_maia_-_rafael.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/148/22._concede_titulo_de_cidadania_a_senhora_marcella_ramos_calvo_maia_-_rafael.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Bibarrense a senhora Marcella Ramos Calvo Maia.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Câmara Municipal de Duas Barras - CMDB</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/151/23._concede_medalha_victorino_araujo_de_barros_ao_sr._jose_luiz_dos_santos.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/151/23._concede_medalha_victorino_araujo_de_barros_ao_sr._jose_luiz_dos_santos.pdf</t>
   </si>
   <si>
     <t>Concede Medalha Victorino Araújo de Barros ao senhor José Luiz dos Santos.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/152/24._concede_titulo_de_cidadania_a_senhora_andrea_dias_portugal_-_rafael.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/152/24._concede_titulo_de_cidadania_a_senhora_andrea_dias_portugal_-_rafael.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Bibarrense a senhora Andrea Dias Portugal.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/153/25._concede_titulo_de_cidadania_a_senhora_joselita_horacio_da_silva_freitas_-_marco_lafaete.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/153/25._concede_titulo_de_cidadania_a_senhora_joselita_horacio_da_silva_freitas_-_marco_lafaete.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Bibarrense a senhora Joselita Horácio da Silva Freitas</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/154/26._concede_titulo_de_cidadania_a_senhora_patricia_mathias_dos_santos_-_dannyel.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/154/26._concede_titulo_de_cidadania_a_senhora_patricia_mathias_dos_santos_-_dannyel.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Bibarrense a senhora Patrícia Mathias dos Santos.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/155/27._concede_titulo_de_cidadania_a_senhora_alegria_ferreira_-_dannyel.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/155/27._concede_titulo_de_cidadania_a_senhora_alegria_ferreira_-_dannyel.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Bibarrense a Senhora Alegria Ferreira</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/156/28._concede_titulo_de_cidadania_a_senhora_julia_da_silva_freitas_-_marco_lafaete.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/156/28._concede_titulo_de_cidadania_a_senhora_julia_da_silva_freitas_-_marco_lafaete.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Bibarrense a senhora Julia da Silva Freitas</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/158/29._concede_titulo_de_cidadania_a_senhora_aparecida_maria_maia_-_dannyel.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/158/29._concede_titulo_de_cidadania_a_senhora_aparecida_maria_maia_-_dannyel.pdf</t>
   </si>
   <si>
     <t>Concede Título de Cidadania Bibarrense a senhora Aparecida Maria Maia.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara Municipal - MDCMDB</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/205/30._regulamanta_a_lei_geral_de_protecao_de_dados_-_lgpd_no_ambito_da_camara_municipal.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/205/30._regulamanta_a_lei_geral_de_protecao_de_dados_-_lgpd_no_ambito_da_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Regulamenta no âmbito da Câmara Municipal de Duas Barras - RJ, a aplicação da Lei Federal n° 13.709, de 14 de agosto de 2018 – Lei de Proteção de Dados Pessoais (LGPD), estabelece a política de privacidade do órgão e dá outras providências.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/341/35._dispoe_sobre_a_autorizacao_para_a_doacao_de_bens_moveis_pertencentes_a_camara_m._de_d.barras.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/341/35._dispoe_sobre_a_autorizacao_para_a_doacao_de_bens_moveis_pertencentes_a_camara_m._de_d.barras.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para a doação de bens móveis pertencentes à Câmara Municipal de Duas Barras.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/353/36._dispoe_sobre_a_autorizacao_para_a_doacao_de_veiculo_oficial.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/353/36._dispoe_sobre_a_autorizacao_para_a_doacao_de_veiculo_oficial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para doação de bem móvel inservível – veículo modelo VW Virtus, placa LMY5H11.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/60/decreto_legislativo_-_instituicoes_financeiras_versao_final.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/60/decreto_legislativo_-_instituicoes_financeiras_versao_final.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Duas Barras - RJ a firmar convênio com Instituição Financeira para concessão de empréstimos e/ou financiamentos aos servidores e agentes públicos (políticos/vereadores), com pagamento mediante consignação em folha de pagamento, conforme especifica e dá outras providências.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/111/2._pdl_-_vereador_dannyel_-_autorizacao_de_convencio_bac_e_camara_municipal.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/111/2._pdl_-_vereador_dannyel_-_autorizacao_de_convencio_bac_e_camara_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Duas Barras - RJ a Firmar Convênio junto a Clubes Desportivos e de Lazer para Concessão de Descontos de Mensalidade aos Agentes Públicos Vinculados ao Órgão, com Pagamento Mediante Consignação em Folha de Pagamento, Conforme Especifica e dá Outras Providências.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>Câmara Municipal de Duas Barras - CMDB, Danielzinho</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/159/3._pdl_-_vereador_dannyel_-_concede_medalha_mulher_bibarrense.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/159/3._pdl_-_vereador_dannyel_-_concede_medalha_mulher_bibarrense.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha “Mulher Bibarrense”, instituída pela Resolução 902/2021 a Ilma. Sra. Bernadete Barbosa da Silva.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento de Informação</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/32/3._requerimento_vereador_jander_-_requer_copia_da_auditoria_realizada_na_prefeitura_municipal.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/32/3._requerimento_vereador_jander_-_requer_copia_da_auditoria_realizada_na_prefeitura_municipal.pdf</t>
   </si>
   <si>
     <t>Requer na Forma Regimental ao Exmo. Senhor Prefeito Municipal, que encaminhem a esta Câmara Municipal no prazo disposto da Lei Orgânica Municipal em seu artigo 86, Inciso XIV, o relatório da auditoria realizada na Prefeitura Municipal durante o mês de janeiro do corrente ano.</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/46/4._requerimento_jander-_licitacao_carnaval_e_folia_de_reis.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/46/4._requerimento_jander-_licitacao_carnaval_e_folia_de_reis.pdf</t>
   </si>
   <si>
     <t>Requer informações referente às licitações relativas aos serviços e objetos utilizados durante a realização dos eventos da Folia de Reis e do Carnaval no corrente ano.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/47/5._requerimento_jander-_pagamento_rpa_janeiro_e_fevereiro_2025.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/47/5._requerimento_jander-_pagamento_rpa_janeiro_e_fevereiro_2025.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre pagamentos de RPA (Registro de Pagamento Autônomo) nos meses de janeiro e fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/48/6._requerimento_jander_-_informacoes_sobre_castramovel.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/48/6._requerimento_jander_-_informacoes_sobre_castramovel.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas sobre o processo de aquisição do castramóvel, previsto na emenda impositiva de 2023</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/49/7._requerimento_jander_-_criterios_para_a_concessao_de_dobras_aos_professores_aprovados_no_processo_seletivo.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/49/7._requerimento_jander_-_criterios_para_a_concessao_de_dobras_aos_professores_aprovados_no_processo_seletivo.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca dos critérios adotados para concessão de dobras aos Professores aprovados no Processo Seletivo.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/57/8._requerimento_jander_-_informacoes_sobre_motoristas.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/57/8._requerimento_jander_-_informacoes_sobre_motoristas.pdf</t>
   </si>
   <si>
     <t>Solicitação de cópia da habilitação dos motoristas contratados e comissionados e outras informações.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/71/9._requerimento_wanderleia_-_copia_de_pagamentos_dos_rpa_no_periodo_de_2020_a_2024.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/71/9._requerimento_wanderleia_-_copia_de_pagamentos_dos_rpa_no_periodo_de_2020_a_2024.pdf</t>
   </si>
   <si>
     <t>Requer envio da cópia de todas as folhas de pagamento por RPA (Recibo de Pagamento Autônomo) que foram pagas no período de 2020 a 2024, de todas as Secretarias do município.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/72/10._requerimento_wanderleia_-_publicacoes_da__prefeitura.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/72/10._requerimento_wanderleia_-_publicacoes_da__prefeitura.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre publicações oficiais da Prefeitura Municipal no período de 2020 a 2024.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/73/11._requerimento_wanderleia_-_transporte_universitario_novo.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/73/11._requerimento_wanderleia_-_transporte_universitario_novo.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes a empresa MR de Mattos Serviços e Transportes LTDA.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/74/12._requerimento_wanderleia_-_informacoes_sobre_cesta_basica_e_de_natal.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/74/12._requerimento_wanderleia_-_informacoes_sobre_cesta_basica_e_de_natal.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas sobre as licitações e distribuição de cestas básicas e de Natal no período de 2020 a 2024.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_jander-_material_da_secretaria_de_obras_2.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_jander-_material_da_secretaria_de_obras_2.pdf</t>
   </si>
   <si>
     <t>Pedido de informação ao Executivo Municipal sobre aquisição de materiais de construção pela Secretaria Municipal de Obras</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/90/14._requerimento_wanderleia_-_copia_de_processo_administrativo_com_a_empresa_mr_de_mattos.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/90/14._requerimento_wanderleia_-_copia_de_processo_administrativo_com_a_empresa_mr_de_mattos.pdf</t>
   </si>
   <si>
     <t>Requer cópia de processo administrativo firmado com empresa MR Mattos Serviços e Transportes LTDA, para a prestação de serviços de transporte universitário e de cursos técnicos.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/91/15._requerimento_wanderleia_-_copia_do_processo_administrativo_2084.2023_-_transporte_escolar.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/91/15._requerimento_wanderleia_-_copia_do_processo_administrativo_2084.2023_-_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Requer cópia do processo administrativo nº 2084/2023 para prestação de serviços de transporte escolar firmado com a empresa MR Mattos Serviços e Transportes.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/92/16._requerimento_wanderleia_-_informacoes_sobre_o_transporte_escolar_terceirizado.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/92/16._requerimento_wanderleia_-_informacoes_sobre_o_transporte_escolar_terceirizado.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre transporte escolar terceirizado no município de Duas Barras.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/110/17._requerimento_dannyel-_acesso_aos_processos_licitatorios_2020_a_2024.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/110/17._requerimento_dannyel-_acesso_aos_processos_licitatorios_2020_a_2024.pdf</t>
   </si>
   <si>
     <t>Pedido de acesso à integra dos processos licitatórios, em sentido amplo, concluídos durante os anos de Janeiro de 2020 a Dezembro 2024</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/117/18._requerimento_jander_-_pedido_de_informacao_sobre_convenio_com_hospital_sao_jose_de_avai.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/117/18._requerimento_jander_-_pedido_de_informacao_sobre_convenio_com_hospital_sao_jose_de_avai.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental ao Exmo. Senhor Prefeito Municipal que, por meio da Secretaria Municipal de Saúde, encaminhe a esta Câmara Municipal, informações detalhadas sobre a atual situação do convênio firmado com o Hospital São José do Avaí.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/134/19._requerimento_wanderleia_-_realizacao_de_concurso_publico.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/134/19._requerimento_wanderleia_-_realizacao_de_concurso_publico.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental providência para a realização de concurso público no município de Duas Barras - RJ.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/140/20._requerimento_jander_-_informacoes_sobre_atendimentos_medicos.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/140/20._requerimento_jander_-_informacoes_sobre_atendimentos_medicos.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes aos atendimentos médicos do nosso município.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>Antonio José, Jander Raposo, Professora Wanderléia de Jesus</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/163/21._requerimento_jander_wanderleia_e_antonio_-_informacoes_sobre_corte_das_arvores_da_praca.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/163/21._requerimento_jander_wanderleia_e_antonio_-_informacoes_sobre_corte_das_arvores_da_praca.pdf</t>
   </si>
   <si>
     <t>Requerem informações a respeito do corte de árvores realizado recentemente na Praça Governador Portela.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/176/22._requerimento_wanderleia_-_informacoes_sobre_gestao_de_residuos_de_servicos_de_saude.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/176/22._requerimento_wanderleia_-_informacoes_sobre_gestao_de_residuos_de_servicos_de_saude.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas acerca da gestão dos resíduos de serviços de saúde, especificamente o lixo hospitalar, no município de Duas Barras no período de 2020 a 2024.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/182/23._requerimento_jander_-_requer_copia_das_publicacoes_da_prefeitura_no_ano_de_2025.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/182/23._requerimento_jander_-_requer_copia_das_publicacoes_da_prefeitura_no_ano_de_2025.pdf</t>
   </si>
   <si>
     <t>Requer envio de cópia de todas as publicações realizadas em jornais de baixa circulação no exercício de 2025, principalmente no Jornal O Popular.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/183/24._requerimento_jander_-_requer_copia_das_dispensas_e_inexigibilidades_deste_ano.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/183/24._requerimento_jander_-_requer_copia_das_dispensas_e_inexigibilidades_deste_ano.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca das dispensas de licitação e inexigibilidades realizadas no exercício de 2025.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/185/25._requerimento_jander_-_informacoes_da_secretaria_de_saude_maio_2025.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/185/25._requerimento_jander_-_informacoes_da_secretaria_de_saude_maio_2025.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES REFERENTES A SECRETARIA MUNICIPAL DE SAÚDE: CÓPIA INTEGRAL DE AUDITORIA REALIZADA EM JANEIRO DE 2025; INFORMAÇÕES DETALHADAS SOBRE MEDICAMENTOS; RELAÇÃO DOS MATERIAIS HOSPITALARES EXISTENTE NO INÍCIO DO GOVERNO DA ATUAL GESTÃO E JUSTIFICATIVA OFICIAL PARA O FECHAMENTO DOS SERVIÇOS DE SAÚDE DURANTE O 1º MÊS DE 2025.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/194/26._requerimento_wanderleia_-_informacoes_sobre_coleta_de_lixo_no_municipio.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/194/26._requerimento_wanderleia_-_informacoes_sobre_coleta_de_lixo_no_municipio.pdf</t>
   </si>
   <si>
     <t>Requer envio de documentos e informações referentes à execução contratual e fiscalização da coleta de lixo no município de Duas Barras no período de 2023 a 2024.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/195/27._requerimento_wanderleia_-_informacoes_sobre_jornal_o_popular.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/195/27._requerimento_wanderleia_-_informacoes_sobre_jornal_o_popular.pdf</t>
   </si>
   <si>
     <t>Requer informações detalhadas sobre as compras realizadas na Prefeitura Municipal de Duas Barras junto à empresa Jornal Popular M. C. Gráfica e Editora LTDA, no período de 1º de janeiro a 31 de dezembro de 2024.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/223/28._requerimento_jander_-_informacoes_sobre_maquinas_do_municipio.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/223/28._requerimento_jander_-_informacoes_sobre_maquinas_do_municipio.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes às máquinas alugadas utilizadas no Município atualmente.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/225/29._requerimento_rafael_-_lei_13.935_finalizado.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/225/29._requerimento_rafael_-_lei_13.935_finalizado.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes à Lei Federal nº 13.935/2019, que prevê a obrigatoriedade da presença de Assistentes Sociais nas escolas públicas.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/233/30._requerimento_jander_-_licitacao_uniformes.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/233/30._requerimento_jander_-_licitacao_uniformes.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental informações referentes ao processo licitatório para aquisição de uniformes escolares.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/234/31._requerimento_jander_-_reforma_do_predio_da_escola_ana_lopes_guedes.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/234/31._requerimento_jander_-_reforma_do_predio_da_escola_ana_lopes_guedes.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental informações sobre a reforma e retirada de materiais da Escola Ana Lopes Guedes.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/235/32._requerimento_jander_-_subsecretaria_de_fazenda_do_campo.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/235/32._requerimento_jander_-_subsecretaria_de_fazenda_do_campo.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental informações sobre a reforma e inauguração da Subsecretaria Distrital de Fazenda do Campo.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/237/33._requerimento_marco_pontes_-_subvencao_da_pestalozzi.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/237/33._requerimento_marco_pontes_-_subvencao_da_pestalozzi.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental informações detalhadas sobre o repasse de subvenção à Associação Pestalozzi Duas Barras - Monnerat referente ao exercício de 2025.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/285/35._requerimento_bananeira_-_auto_viacao_1001.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/285/35._requerimento_bananeira_-_auto_viacao_1001.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre alteração de parada noturna dos ônibus da Empresa Auto Viação 1001, em Monnerat.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/307/36._requerimento_jander_-_informacoes_sobre_emenda_impositiva_de_aquisicao_de_carros_para_a_saude.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/307/36._requerimento_jander_-_informacoes_sobre_emenda_impositiva_de_aquisicao_de_carros_para_a_saude.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a execução de emenda impositiva destinada à aquisição de veículos para a Secretaria Municipal de Saúde.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/308/37._requerimento_jander_-_informacoes_sobre_cargos_comissionados_e_rpas_da_prefeitura.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/308/37._requerimento_jander_-_informacoes_sobre_cargos_comissionados_e_rpas_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os cargos comissionados e contratações por RPA no âmbito da Prefeitura Municipal de Duas Barras.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/323/38._requerimento_jander_-_informacoes_sobre_agentes_comunitarios_de_saude.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/323/38._requerimento_jander_-_informacoes_sobre_agentes_comunitarios_de_saude.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental informações sobre os Agentes Comunitários de Saúde do Município.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/331/39._requerimento_wanderleia_-_informacoes__sobre_o_transporte_escolar.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/331/39._requerimento_wanderleia_-_informacoes__sobre_o_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Requer informações referentes à Empresa MR de Mattos serviços de Transportes e Comércio Ltda, prestadora de serviços de transporte à Prefeitura Municipal.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/347/40._requerimento_wanderleia_-_informacoes_sobre_imoveis_alugados_pela_prefeitura.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/347/40._requerimento_wanderleia_-_informacoes_sobre_imoveis_alugados_pela_prefeitura.pdf</t>
   </si>
   <si>
     <t>Requer na forma regimental informações sobre imóveis alugados pela Prefeitura Municipal de Duas Barras.</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção de Aplausos</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/40/1._requer_mocao_a_aline_batista_gomes_-_idealizacao_do_futebol_solidario_-_dannyelzinho.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/40/1._requer_mocao_a_aline_batista_gomes_-_idealizacao_do_futebol_solidario_-_dannyelzinho.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos a Senhora Aline Batista Gomes.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/62/2._requer_mocao_a_fabricio_e_equipe_-_wanderleia.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/62/2._requer_mocao_a_fabricio_e_equipe_-_wanderleia.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao senhor Fabricio Jacomim Lach</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/109/3._requer_mocao_as_pessoas_que_atuaram_no_carnval_de_monnerat_-_rafael.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/109/3._requer_mocao_as_pessoas_que_atuaram_no_carnval_de_monnerat_-_rafael.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos as pessoas que atuaram na realização do Carnaval de Monnerat.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>REQUER NA FORMA DO ART. 145, § 3º, INCISO XIII DO REGIMENTO INTERNO, MOÇÃO DE PESAR PELO PASSAMENTO DO SENHOR TUFFI ABIB , EX VEREADOR DESTA CASA DE LEIS E PRESIDENTE NO BIÊNIO DE 1979/1980, OCORRIDO NO DIA 20/04/2025.</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/143/5._requer_mocao_aos_policiais_militares_que_atuaram_na_ocorrencia_em_holofote_-_rafael.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/143/5._requer_mocao_aos_policiais_militares_que_atuaram_na_ocorrencia_em_holofote_-_rafael.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Subtenente Rodolfo Berno Silva de Carvalho, ao 3º Sargento Bruno Otávio Santos de Souza e ao Cabo Thiago Silva Bon, pela atuação exemplar na ocorrência registrada no dia 03 de março de 2025, na localidade de Holofote.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>REQUER NA FORMA DO ARTIGO 145, § 3º, INC. XIII DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE DUAS BARRAS, MOÇÃO DE APLAUSOS AO SENHOR MÁRCIO ROBERTO RODRIGUES, EM RAZÃO DO MESMO SER UM GRANDE INCENTIVADOR DO ESPORTE EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/173/7._requer_mocao_a_presidente_da_liga_dos_blocos_carnavalescos_e_todos_os_blocos_-_bananeira.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/173/7._requer_mocao_a_presidente_da_liga_dos_blocos_carnavalescos_e_todos_os_blocos_-_bananeira.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos à Presidente da Liga dos Blocos de Monnerat, Sra. Carla Daniela, bem como a todos os Presidentes dos blocos carnavalescos pelo brilhante trabalho realizado na organização e condução dos eventos carnavalescos.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/180/8._mocao_de_aplausos_as_pessoas_que_atuaram_com_dedicacao_e_empenho_para_realizacao_da_festa_-_marco.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/180/8._mocao_de_aplausos_as_pessoas_que_atuaram_com_dedicacao_e_empenho_para_realizacao_da_festa_-_marco.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos às pessoas que atuaram com dedicação e empenho para realização da Festa Aipim com Torresmo 2025 e Aniversário de 134 anos de Duas Barras.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>Danielzinho, Marco Lafaete</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/193/9._mocao_de_aplausos_a_luana_e_gabriela_pela_feira_de_adocao_pet_-_dannyel_e_marco_l.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/193/9._mocao_de_aplausos_a_luana_e_gabriela_pela_feira_de_adocao_pet_-_dannyel_e_marco_l.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos as servidoras Luana Heggdorne e Gabriela Corguinha.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/224/10._mocao_de_aplausos_dr._bruno_-_jander.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/224/10._mocao_de_aplausos_dr._bruno_-_jander.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao médico Dr. Bruno Neves Gomes de Oliveira.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>Jojo do Zique, Xim</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/245/11._mocao_a_caio_e_junior_pelo_crj_soccer_-_xim_e_jojo.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/245/11._mocao_a_caio_e_junior_pelo_crj_soccer_-_xim_e_jojo.pdf</t>
   </si>
   <si>
     <t>Concedem Moção de Aplausos aos monitores esportivos Caio de Jesus Faier e Paulo Moraes Turque Junior pela realização do projeto CJR Soccer, desenvolvido no campo do Baú.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/250/12._mocao_de_aplausos_kayo_siqueria_-_jander.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/250/12._mocao_de_aplausos_kayo_siqueria_-_jander.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao senhor Kayo Cláudio dos Santos Siqueira, em reconhecimento à sua dedicação, competência e relevantes serviços prestados ao esporte em nosso município e na região.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/265/13._mocao_de_aplausos_secretario_de_saude_wermerson_e_equipe_-_antonio_jose.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/265/13._mocao_de_aplausos_secretario_de_saude_wermerson_e_equipe_-_antonio_jose.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Secretário Municipal de Saúde, senhor Wermerson Luiz Zão, e a toda sua equipe pelo empenho, dedicação e compromisso demonstrados na condução das ações de saúde pública em nosso município.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/275/14._mocao_de_aplausos_-__francisco_pinto_rodrigues_-_joverson_lopes.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/275/14._mocao_de_aplausos_-__francisco_pinto_rodrigues_-_joverson_lopes.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao senhor Francisco Pinto Rodrigues, Diretor Administrativo do SPAM (Serviço de Pronto Atendimento Médico) localizado em Monnerat.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
     <t>Xim</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/276/15._mocao_de_aplausos_mariana_calvo_-_xim.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/276/15._mocao_de_aplausos_mariana_calvo_-_xim.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos à senhora Mariana Rodrigues Calvo, ao Studio Mobilize e a todos os alunos que participaram do aulão de Pilates ao ar livre promovido em apoio à campanha Setembro Amarelo, com o objetivo de promover o bem-estar do corpo e da mente, e conscientizar sobre a importância da saúde mental</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/279/16._mocao_de_aplausos_a_dra._tamara_saboia_-_antonio_jose.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/279/16._mocao_de_aplausos_a_dra._tamara_saboia_-_antonio_jose.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos à Dra. Tamara Saboia Marchon, profissional da área de ortodontia, em reconhecimento aos relevantes serviços prestados à população da nossa cidade.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/280/17._mocao_de_aplausos_a_dra._maria_clara_canto_erthal_-_antonio_jose.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/280/17._mocao_de_aplausos_a_dra._maria_clara_canto_erthal_-_antonio_jose.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos à Dra. Maria Clara Canto Erthal – dentista - em reconhecimento aos relevantes serviços prestados à população da nossa cidade</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/284/18._mocao_de_repudio_a_enel_-_jander.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/284/18._mocao_de_repudio_a_enel_-_jander.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio às constantes falhas no fornecimento de energia elétrica no Município de Duas Barras/RJ.</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/287/20._mocao_de_aplausos_ao_professor_de_jiu-jitsu_tiago_e_aos_atletas_carlos_eduardo_e_samuel_-_xim.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/287/20._mocao_de_aplausos_ao_professor_de_jiu-jitsu_tiago_e_aos_atletas_carlos_eduardo_e_samuel_-_xim.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Professor de Jiu-jitsu Tiago Matheus Teixeira Pereira e aos atletas Carlos Eduardo de Moraes da Costa e Samuel de Araújo Neves pelas brilhantes conquistas na Copa do Brasil pela Federação Fluminense de Jiu-Jitsu (FFJJ), levando o nome de nosso município com honra, dedicação e orgulho</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/296/21._mocao__de_aplausos_a_secretaria_de_educacao_e_ao_secretario_de_esporte_e_lazer_-_xim.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/296/21._mocao__de_aplausos_a_secretaria_de_educacao_e_ao_secretario_de_esporte_e_lazer_-_xim.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos à Secretaria de Educação e à Secretaria de Esporte e Lazer, respectivamente representadas pelos secretários Jaqueline Lach Wermelinger e Luiz Eduardo Ferreira de Carvalho.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos à Senhora Neide Aparecida Pinto, ocupante do cargo em comissão de Divisão de Apoio Administrativo, vinculado à Secretaria Municipal de Saúde do Município de Duas Barras R/J.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/313/23._mocao_de_aplausos_ao_servidor_joao_da_ambulancia_-_antonio_jose.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/313/23._mocao_de_aplausos_ao_servidor_joao_da_ambulancia_-_antonio_jose.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao servidor público João Vasconcellos Carrilho, conhecido como “João da Ambulância”.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/314/24._mocao_de_aplausos_ao_dindim_-_wanderleia.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/314/24._mocao_de_aplausos_ao_dindim_-_wanderleia.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao senhor Clarindo José de Oliveira, conhecido como “Dindim” pela realização da tradicional Festa do Dia das Crianças, em agradecimento à Nossa Senhora Aparecida.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/318/25._mocao_de_aplausos_a_romulo_guedes_-_jander.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/318/25._mocao_de_aplausos_a_romulo_guedes_-_jander.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Senhor Rômulo Wermelinger Guedes.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/319/26._mocao_de_aplausos_a_guarda_municipal_quissama_-_dannyel.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/319/26._mocao_de_aplausos_a_guarda_municipal_quissama_-_dannyel.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos à Guarda Municipal de Quissamã.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>Marco Lafaete, Antonio José, Danielzinho</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/324/27._mocao_de_aplausos_ao_dr._bernardo_matias_-_marco_pontes.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/324/27._mocao_de_aplausos_ao_dr._bernardo_matias_-_marco_pontes.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Dr. Bernardo Matias, médico urologista, pelos relevantes serviços prestados à população, com dedicação, competência e compromisso com a saúde e o bem-estar dos pacientes.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/328/28._mocao_de_aplausos_isaac_de_jesus_-_rafael.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/328/28._mocao_de_aplausos_isaac_de_jesus_-_rafael.pdf</t>
   </si>
   <si>
     <t>Requer Moção de Aplausos ao Jovem Isaac de Jesus Barrias pelo reconhecimento ao destaque e conquista alcançada  no esporte de motocross.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/330/29._mocao_de_aplausos_dr._felix_-_antonio_jose.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/330/29._mocao_de_aplausos_dr._felix_-_antonio_jose.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Dr. Felix Lengruber, médico cardiologista, que exerce sua profissão com dedicação, zelo e compromisso em favor da saúde da população de Duas Barras.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/343/30._mocao_de_aplausos_pillar_huguenin_do_amaral_felicio_-_ver_.jander.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/343/30._mocao_de_aplausos_pillar_huguenin_do_amaral_felicio_-_ver_.jander.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos à jovem atleta Pillar Huguenin do Amaral Felício, pelo seu extraordinário desempenho e dedicação ao esporte, em especial ao futebol e ao futsal, elevando o nome de nosso município e inspirando outras meninas a acreditarem em seus sonhos.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/344/31._mocao_de_aplausos_kiara_espirito_santo_do_couto_-_jander.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/344/31._mocao_de_aplausos_kiara_espirito_santo_do_couto_-_jander.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos à jovem atleta Kiara Espírito Santo do Couto, em reconhecimento à sua dedicação, talento e destaque no jiu-jitsu, representando com excelência o município de Duas Barras.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/345/32._mocao_de_aplausos_yuri_dos_santos_silva_-_jander.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/345/32._mocao_de_aplausos_yuri_dos_santos_silva_-_jander.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao jovem atleta Yuri dos Santos Silva em reconhecimento à sua dedicação, disciplina e notável desempenho no jiu-jítsu, elevando o nome de nosso município em diversas competições.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/346/33._mocao_de_aplausos_igreja_ibanam_monnerat_-_joverson.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/346/33._mocao_de_aplausos_igreja_ibanam_monnerat_-_joverson.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos à Igreja Ibanam Monnerat, na pessoa do Pastor Sirlei Ângelo, pela realização do evento “Celebrando a Vida”, ocorrido no dia 23 de novembro do ano corrente, no Ginásio de Monnerat.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/352/34._mocao_de_aplausos_ao_professor_francisco_carlos_nunes_do_amaral.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/352/34._mocao_de_aplausos_ao_professor_francisco_carlos_nunes_do_amaral.pdf</t>
   </si>
   <si>
     <t>Concede Moção de Aplausos ao Professor Francisco Carlos Nunes do Amaral em reconhecimento à sua notável contribuição para a Educação de Monnerat e pelo exemplo de dedicação, profissionalismo e compromisso com o desenvolvimento dos estudantes da nossa comunidade.</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/2/1._indicacao_vereador_bananeira_-_indica_a_criacao_do_programa_kit_lanches_para_pacientes.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/2/1._indicacao_vereador_bananeira_-_indica_a_criacao_do_programa_kit_lanches_para_pacientes.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA INSTITUÍDO O PROJETO DE LEI QUE CRIA O PROGRAMA "KIT LANCHES - MAIS SAÚDE", AOS PACIENTES TRANSPORTADOS PARA TRATAMENTO DE SAÚDE EM OUTROS MUNICÍPIOS.</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/4/3._indicacao_vereador_bilico_-_indica_a_pavimentacao_da_rj_152.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/4/3._indicacao_vereador_bilico_-_indica_a_pavimentacao_da_rj_152.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SR. PREFEITO QUE EM PARCERIA COM O GOVERNO DO ESTADO DO RIO DE JANEIRO BUSQUE A PAVIMENTAÇÃO DA RJ 152.</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/5/4._indicacao_vereador_bilico_-_indica_a_reforma_da_quadra_de_vargem_grande.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/5/4._indicacao_vereador_bilico_-_indica_a_reforma_da_quadra_de_vargem_grande.pdf</t>
   </si>
   <si>
     <t>INDICA REFORMA DA QUADRA DE ESPORTES LOCALIZADA NA COMUNIDADE DE VARGEM GRANDE.</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/6/5._indicacao_vereador_bilico_-_indica_a_reforma_da_quadra_de_fazenda_do_campo_1.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/6/5._indicacao_vereador_bilico_-_indica_a_reforma_da_quadra_de_fazenda_do_campo_1.pdf</t>
   </si>
   <si>
     <t>INDICA REFORMA DA QUADRA DE ESPORTES DA COMUNIDADE DE FAZENDA DO CAMPO.</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/7/6._indicacao_vereador_bilico_-_indica_confeccao_de_placa_do_parque_residencial_cantinho_do_ceu.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/7/6._indicacao_vereador_bilico_-_indica_confeccao_de_placa_do_parque_residencial_cantinho_do_ceu.pdf</t>
   </si>
   <si>
     <t>INDICA CONFECÇÃO E INSTALAÇÃO DE PLACA INDICATIVA NO PARQUE RESIDENCIAL CANTINHO DO CÉU, LOCALIZADO EM FAZENDA DO CAMPO – DUAS BARRAS/RJ.</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/8/7._indicacao_vereador_bilico_-_indica_melhorias_nas_estradas_vicinais.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/8/7._indicacao_vereador_bilico_-_indica_melhorias_nas_estradas_vicinais.pdf</t>
   </si>
   <si>
     <t>INDICA MELHORIAS NAS ESTRADAS VICINAIS DO MUNICÍPIO DE DUAS BARRAS.</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/11/9._indicacao_vereador_bilico_-_indica_pavimentacao_das_ruas_do_parque_residencial_cantinho_do_ceu.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/11/9._indicacao_vereador_bilico_-_indica_pavimentacao_das_ruas_do_parque_residencial_cantinho_do_ceu.pdf</t>
   </si>
   <si>
     <t>INDICA PAVIMENTAÇÃO DO PARQUE RESIDENCIAL CANTINHO DO CÉU, LOCALIZADO EM FAZENDA DO CAMPO - DUAS BARRAS/RJ.</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/12/10._indicacao_vereador_bilico_-_indica_construcao_de_casas_populares_na_zona_rural_do_municipio.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/12/10._indicacao_vereador_bilico_-_indica_construcao_de_casas_populares_na_zona_rural_do_municipio.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE CASAS POPULARES NA ZONA RURAL DO MUNICÍPIO</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/13/11._indicacao_vereador_bilico_-_indica_construcao_de_galpao_para_incentivar_pequenas_e_medias_empresas.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/13/11._indicacao_vereador_bilico_-_indica_construcao_de_galpao_para_incentivar_pequenas_e_medias_empresas.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE UM GALPÃO PARA INCENTIVAR PEQUENAS E MÉDIAS EMPRESAS, ALÉM DE CRIAÇÃO DE PROGRAMA DE INCENTIVO FISCAL NO MUNICÍPIO.</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/15/12._indicacao_vereador_antonio_-_indica_construcao_de_quadra_de_grama_sintetica_no_merelin_-_reiteracao.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/15/12._indicacao_vereador_antonio_-_indica_construcao_de_quadra_de_grama_sintetica_no_merelin_-_reiteracao.pdf</t>
   </si>
   <si>
     <t>INDICA CONSTRUÇÃO DE UMA QUADRA DE ESPORTES COM GRAMA SINTÉTICA NO BAIRRO MERELIN, EM MONNERAT - SEGUNDO DISTRITO DE DUAS BARRAS - REITERAÇÃO</t>
   </si>
   <si>
     <t>RECOLHIMENTO DAS EMBALAGENS VAZIAS DOS DEFENSIVOS AGRÍCOLAS UTILIZADOS PELOS AGRICULTORES.</t>
   </si>
   <si>
     <t>Jojo do Zique, Antonio José</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/25/18._indicacao_vereador_joverson_-_indica_calcamento_da_rua_alcides_sanglar_em_holofote.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/25/18._indicacao_vereador_joverson_-_indica_calcamento_da_rua_alcides_sanglar_em_holofote.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO CALÇAMENTO EM HOLOFOTE NA RUA ALCIDES SANGLAR</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/26/19._indicacao_vereador_joverson_-_indica_que_seja_refeita_a_passarela_que_liga_a_rj_116_da_rua_julio_werneck.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/26/19._indicacao_vereador_joverson_-_indica_que_seja_refeita_a_passarela_que_liga_a_rj_116_da_rua_julio_werneck.pdf</t>
   </si>
   <si>
     <t>Reforma da passarela que liga a RJ 116 à Rua Júlio Werneck, em Monnerat</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/33/20._indicacao_vereador_antonio_-_indica_calcamento_da_rua_penedo_em_holofote_reiteracao.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/33/20._indicacao_vereador_antonio_-_indica_calcamento_da_rua_penedo_em_holofote_reiteracao.pdf</t>
   </si>
   <si>
     <t>Calçamento da Rua do Penedo, na localidade de Holofote (REITERAÇÃO)</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/34/21._indicacao_vereador_antonio_-_indica_reforma_e_ampliacao_da_escola_liberalina_alves_ribeiro_de_souza.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/34/21._indicacao_vereador_antonio_-_indica_reforma_e_ampliacao_da_escola_liberalina_alves_ribeiro_de_souza.pdf</t>
   </si>
   <si>
     <t>Ampliação e reforma da Escola Municipal Professora Liberalina Alves de Souza, localizada em Monnerat.</t>
   </si>
   <si>
     <t>Antonio José, Jojo do Zique, Marco Lafaete</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/35/22._indicacao_vereador_antonio_-_indica_pavimentacao_asfaltica_sobre_o_calcamento_de_paralelepipedo.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/35/22._indicacao_vereador_antonio_-_indica_pavimentacao_asfaltica_sobre_o_calcamento_de_paralelepipedo.pdf</t>
   </si>
   <si>
     <t>Pavimentação asfáltica sobre o calçamento de paralelepípedo da Rua Antônio Silva (subida do Merelin), em Monnerat.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/50/29._indicacao_vereador_jonatas_-_remedios_uso_continuo.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/50/29._indicacao_vereador_jonatas_-_remedios_uso_continuo.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal, para que, junto a sua equipe da Secretaria Municipal de Saúde, disponibilize medicamentos de uso contínuo para aqueles pacientes portadores de doenças crônicas.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/51/30._indicacao_vereador_jonatas_-_transporte_gratuito_no_trajeto_fazenda_do_campo_x_duas_barras.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/51/30._indicacao_vereador_jonatas_-_transporte_gratuito_no_trajeto_fazenda_do_campo_x_duas_barras.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal, para que, junto a sua equipe da Secretaria Municipal competente, disponibilize transporte gratuito, através de van ou ônibus, para a população de Fazenda do Campo e Vargem Grande até Duas Barras, em 3 horários distintos.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/52/31._indicacao_vereador_marco_-_solicita_instalacao_de_lavatorio_publico_para_a_praca_e_para_a_rua_orlando_pag.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/52/31._indicacao_vereador_marco_-_solicita_instalacao_de_lavatorio_publico_para_a_praca_e_para_a_rua_orlando_pag.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que viabilize a instalação de lavatório público na praça Governador Portela e na rua Orlando Pagnuzzi, próximo ao Ponto de Taxi.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal drenagem do rio localizado próxima a Fazenda dos padres, em Monnerat.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Marco Lafaete, Antonio José</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/58/33._indicacao_vereadores_marco_e_antonio_-_indica_reforma_da_ponte_que_liga_o_centro_ao_cemiterio_de_monnerat.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/58/33._indicacao_vereadores_marco_e_antonio_-_indica_reforma_da_ponte_que_liga_o_centro_ao_cemiterio_de_monnerat.pdf</t>
   </si>
   <si>
     <t>Indicam reforma e ampliação da Ponte que liga a Rua Constâncio Monnerat ao Cemitério Municipal, em Monnerat.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/61/35._indicacao_vereador_bananeira_-_retorno_das_atividades_da_sala_de_cinema_caca_diegues.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/61/35._indicacao_vereador_bananeira_-_retorno_das_atividades_da_sala_de_cinema_caca_diegues.pdf</t>
   </si>
   <si>
     <t>Indica o retorno do funcionamento da Sala de Cinema Cacá Diegues em Duas Barras.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/63/36._indicacao_vereador_bananeira_-_criacao_de_centro_de_apoio_aos_pacientes_de_radioterapia.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/63/36._indicacao_vereador_bananeira_-_criacao_de_centro_de_apoio_aos_pacientes_de_radioterapia.pdf</t>
   </si>
   <si>
     <t>Indica a criação de Centros/Núcleos de Apoio para os pacientes em tratamento de radioterapia fora do município.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/64/37._indicacao_vereador_dannyel_-_limpeza_e_reforma_dos_pontos_de_onibus.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/64/37._indicacao_vereador_dannyel_-_limpeza_e_reforma_dos_pontos_de_onibus.pdf</t>
   </si>
   <si>
     <t>Indica a limpeza e manutenção dos pontos de ônibus de nosso município.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/67/38._indicacao_vereador_dannyel_-_suporte_para_lixeiras.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/67/38._indicacao_vereador_dannyel_-_suporte_para_lixeiras.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de suportes nas lixeiras da Rua Manoel Antonio Monnerat.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/68/39._indicacao_vereador_marco_pontes-_solicita_construcao_de_cobertura_para_os_pontos_de_taxis.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/68/39._indicacao_vereador_marco_pontes-_solicita_construcao_de_cobertura_para_os_pontos_de_taxis.pdf</t>
   </si>
   <si>
     <t>Indica a construção de estrutura com cobertura nos pontos de táxis, em Monnerat e Duas Barras.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/75/40.__indicacao_vereadora_wanderleia_-_indica_curso_de_formacao_profissional_para_a_atuacao_educacional.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/75/40.__indicacao_vereadora_wanderleia_-_indica_curso_de_formacao_profissional_para_a_atuacao_educacional.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE  A POSSIBILIDADE DE DISPONIBILIZAR JUNTO A SECRETARIA MUNICIPAL DE EDUCAÇÃO, CURSO DE FORMAÇÃO PARA A ATUAÇÃO EDCACIONAL COM PESSOAS COM TRANSTORNO DO ESPECTRO DO AUTISMO.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/76/41.__indicacao_vereadora_wanderleia_-_solicita_podas_das_arvores_localizadas_na_rua_manoel_ferreira_de_mattos.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/76/41.__indicacao_vereadora_wanderleia_-_solicita_podas_das_arvores_localizadas_na_rua_manoel_ferreira_de_mattos.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL QUE SEJAM REALIZADAS PODAS DAS ÁRVORES LOCALIZADAS NA RUA MANOEL FERREIRA DE MATTOSD , QUE DÁ ACESSO À RUA ÓTILIA LIMA MACHADO DE JESUS.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/78/42._indicacao_vereador_dannyel_-_reforma_limpeza_e_desobstrucao_de_bueiros.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/78/42._indicacao_vereador_dannyel_-_reforma_limpeza_e_desobstrucao_de_bueiros.pdf</t>
   </si>
   <si>
     <t>Indica a reforma, desobstrução e limpeza de bueiros na Rua Manoel Ferreira de Mattos e Recanto da Vitória.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Antonio José, Bananeira, Jojo do Zique, Marco Lafaete, Rafael de Zé Ronaldo</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/99/43._indicacao_vereadores_marco_antonio_e_bananeira_-_indicam_instalacao_de_um_agencia_bancaria_em_monnerat.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/99/43._indicacao_vereadores_marco_antonio_e_bananeira_-_indicam_instalacao_de_um_agencia_bancaria_em_monnerat.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal que seja viabilizado em parceria com os órgãos competentes a instalação de uma agência bancária em Monnerat.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Antonio José, Bananeira, Marco Lafaete</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/100/44._indicacao_vereadores_marco_antonio_e_bananeira-_indicam_instalacao_de_um_agencia_de_correios_em_monnerat.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/100/44._indicacao_vereadores_marco_antonio_e_bananeira-_indicam_instalacao_de_um_agencia_de_correios_em_monnerat.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal que seja viabilizado em parceria com os órgãos competentes o retorno da Agência de Correios em Monnerat 2º Distrito de Duas Barras.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/101/45._indicacao_vereador_dannyel_-_estender_abono_aniversario_aos_aposentados_e_pensionistas_da_prefeitura.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/101/45._indicacao_vereador_dannyel_-_estender_abono_aniversario_aos_aposentados_e_pensionistas_da_prefeitura.pdf</t>
   </si>
   <si>
     <t>Indica a extensão do abono aniversário concedido aos servidores municipais também aos aposentados e pensionistas da Prefeitura Municipal de Duas Barras.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/102/46._indicacao_vereador_antonio_-_indica_instalacao_de_placa_indicativa_para_loteamento_resende.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/102/46._indicacao_vereador_antonio_-_indica_instalacao_de_placa_indicativa_para_loteamento_resende.pdf</t>
   </si>
   <si>
     <t>Instalação de placa indicativa para a localidade denominada de Loteamento Resende.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>Antonio José, Danielzinho</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/103/47._indicacao_vereadores_antonio_jose_e_dannyel_-_reforma_da_rodoviaria.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/103/47._indicacao_vereadores_antonio_jose_e_dannyel_-_reforma_da_rodoviaria.pdf</t>
   </si>
   <si>
     <t>Indicam a reforma e revitalização da Estação Rodoviária de Monnerat (reiteração).</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/104/48._indicacao_vereador_rafael__-_indica_reforma_da_praca_capitao_jorge_em_monnerat.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/104/48._indicacao_vereador_rafael__-_indica_reforma_da_praca_capitao_jorge_em_monnerat.pdf</t>
   </si>
   <si>
     <t>Indica a reforma da praça Capitão Jorge Soares localizada em Monnerat</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/105/49._indicacao_vereador_rafael_-_indica_colocacao_de_tampas_nas_lixeiras.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/105/49._indicacao_vereador_rafael_-_indica_colocacao_de_tampas_nas_lixeiras.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de tampas em todas as lixeiras do município.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/106/50._indicacao_vereador_antonio_-_indica_ampliacao_do_cemiterio_de_monnerat_reiteracao.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/106/50._indicacao_vereador_antonio_-_indica_ampliacao_do_cemiterio_de_monnerat_reiteracao.pdf</t>
   </si>
   <si>
     <t>Indica a ampliação do Cemitério Municipal de Monnerat (reiteração).</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/108/51._indicacao_vereador_rafael_-_recapeamento_das_ruas_waldemar_e_arlindo.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/108/51._indicacao_vereador_rafael_-_recapeamento_das_ruas_waldemar_e_arlindo.pdf</t>
   </si>
   <si>
     <t>Indica o recapeamento asfáltico da Rua Waldemar de Oliveira e Rua Arlindo Alencar, em Monnerat.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito que disponibilize nos banheiros da rodoviária de Duas Barras dispenser para papel higiênico e providencie a instalação de espelhos.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/121/53._indicacao_vereadora_wanderleia_-_pagamento_de_insalubridade_profissionais_de_apoio.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/121/53._indicacao_vereadora_wanderleia_-_pagamento_de_insalubridade_profissionais_de_apoio.pdf</t>
   </si>
   <si>
     <t>Indica concessão do adicional de insalubridade aos funcionários de apoio das unidades escolares da rede municipal.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/122/54._indicacao_vereador_dannyel_-_instalacao_de_lampadas_solares_nos_pontos_de_onibus.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/122/54._indicacao_vereador_dannyel_-_instalacao_de_lampadas_solares_nos_pontos_de_onibus.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de lâmpadas solares nos pontos de ônibus municipais.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/123/55._indicacao_vereador_marco-_indica_calcamento_para_a_rua_sadraque_almerique_costa._em_monnerat.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/123/55._indicacao_vereador_marco-_indica_calcamento_para_a_rua_sadraque_almerique_costa._em_monnerat.pdf</t>
   </si>
   <si>
     <t>Indica calçamento para a Rua Sadraque Almerique Costa, em Monnerat.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/124/56._indicacao_vereador_dannyel_-_colocacao_de_espelho_retrovisor_na_praca.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/124/56._indicacao_vereador_dannyel_-_colocacao_de_espelho_retrovisor_na_praca.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de um espelho convexo de segurança, com vidro anti-estilhaçante, na esquina da Rua Dr. Batista Laper com a Praça Governador Portela.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/125/57._indicacao_vereador_rafael_-_concessao_de_reajuste_aos_conselheiros.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/125/57._indicacao_vereador_rafael_-_concessao_de_reajuste_aos_conselheiros.pdf</t>
   </si>
   <si>
     <t>Indica o reajuste salarial dos Conselheiros Tutelares de Duas Barras</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/129/58._indicacao_vereador_rafael_-_aumento_reajuste_motoristas.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/129/58._indicacao_vereador_rafael_-_aumento_reajuste_motoristas.pdf</t>
   </si>
   <si>
     <t>Indica o reajuste dos salários e das diárias para categoria de motorista contratado do Executivo.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/130/59._indicacao_vereador_rafael_-_espaco_adequado_para_desenvolvimento_de_projeto_jiu_jitsu.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/130/59._indicacao_vereador_rafael_-_espaco_adequado_para_desenvolvimento_de_projeto_jiu_jitsu.pdf</t>
   </si>
   <si>
     <t>Indica que seja cedido um espaço para o projeto “FIGHT FOR LIFE” e contratação de profissionais.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/132/60._indicacao_vereadora_wanderleia_-_reformas_no_spam_de_monnerat.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/132/60._indicacao_vereadora_wanderleia_-_reformas_no_spam_de_monnerat.pdf</t>
   </si>
   <si>
     <t>Indica necessidade de realizar reformas no prédio do SPAM em Monnerat.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/139/62._indicacao_vereador_antonio_jose_-_colocacao_de_sinal_eletronico_para_entrada_e_saida_de_holofote.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/139/62._indicacao_vereador_antonio_jose_-_colocacao_de_sinal_eletronico_para_entrada_e_saida_de_holofote.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal junto ao Órgão competente a instalação de um Sinal Eletrônico para a entrada/saída da localidade de Holofote RJ 116.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>Danielzinho, Rafael de Zé Ronaldo</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/141/63._indicacao_vereadores_dannyel_e_rafael_-_indicam_reforma_e_aquisicao_de_novas_barracas_e_extensao_da_feira.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/141/63._indicacao_vereadores_dannyel_e_rafael_-_indicam_reforma_e_aquisicao_de_novas_barracas_e_extensao_da_feira.pdf</t>
   </si>
   <si>
     <t>Indicam ao Exmo. Senhor Prefeito Municipal a reforma das barracas atualmente utilizadas na Feira do Produtor Rural, bem como a aquisição de novas barracas e a ampliação da iniciativa para o distrito de Monnerat.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/144/64._indicacao_vereador_rafael_-_calcamento_da_rua_haroldo_em_monnerat.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/144/64._indicacao_vereador_rafael_-_calcamento_da_rua_haroldo_em_monnerat.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal que providencie o calçamento da Rua Haroldo Máximo Pinto, localizada no distrito de Monnerat.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/149/65._indicacao_vereador_jander_-_prazo_maximo_de_atendimento_das_marcacoes.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/149/65._indicacao_vereador_jander_-_prazo_maximo_de_atendimento_das_marcacoes.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a adoção de prazo máximo para o atendimento de consultas e exames agendados na rede pública de saúde.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/150/66._indicacao_vereador_jander_-_chave_do_campo_society_da_escola_jose_fernandes_no_quilombo.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/150/66._indicacao_vereador_jander_-_chave_do_campo_society_da_escola_jose_fernandes_no_quilombo.pdf</t>
   </si>
   <si>
     <t>Indica que seja disponibilizada a chave do campo de Society da Escola Estadual Municipalizada José Fernandes Soares no Quilombo.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/157/67._indicacao_vereador_jonatas_-_caminho_das_estrelas.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/157/67._indicacao_vereador_jonatas_-_caminho_das_estrelas.pdf</t>
   </si>
   <si>
     <t>Indica a realocação da decoração da Rua Travessa Barroso, no centro de Duas Barras (Caminho das Estrelas), para viabilizar o tráfego na Rua Travessa Barroso</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/162/68._indicacao_vereador_rafael_-_plantao_na_farmacinha_do_spam.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/162/68._indicacao_vereador_rafael_-_plantao_na_farmacinha_do_spam.pdf</t>
   </si>
   <si>
     <t>Indica o funcionamento da farmácia do SPAM em regime de plantão aos finais de semana e feriados.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/164/69._indicacao_vereador_dannyel_-_luz_cenica.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/164/69._indicacao_vereador_dannyel_-_luz_cenica.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de iluminação cênica dos patrimônios históricos em torno da Praça Governador Portela em dias festivos.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>Bananeira, Marco Lafaete</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/165/70._indicacao_vereadores_marco_l_e_bananeira_-_indicam_poda_de_arvores_em_monnerat.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/165/70._indicacao_vereadores_marco_l_e_bananeira_-_indicam_poda_de_arvores_em_monnerat.pdf</t>
   </si>
   <si>
     <t>Indicam a realização de vistoria e, se necessário, a poda ou supressão de árvores nos seguintes locais do distrito de Monnerat: na Praça em frente ao ponto de táxi, na Rua do Cemitério, na Subida do Morro do Campo e na Rua José Augusto Werneck.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/166/71._indicacao_vereador_marco-_construcao_de_uma_guarita_no_local_onde_existia_um_ponto_de_onibus.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/166/71._indicacao_vereador_marco-_construcao_de_uma_guarita_no_local_onde_existia_um_ponto_de_onibus.pdf</t>
   </si>
   <si>
     <t>Indica que seja viabilizada a construção de uma guarita no local onde anteriormente existia um ponto de ônibus, nas proximidades da quadra de esportes localizada no Loteamento Bonanza.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>Antonio José, Bananeira, Professora Wanderléia de Jesus, Danielzinho</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/167/72._indicacao_vereadores_bananeira_wanderleia_e_antonio_-_medico_oftamologista_para_o_spam_monnerat.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/167/72._indicacao_vereadores_bananeira_wanderleia_e_antonio_-_medico_oftamologista_para_o_spam_monnerat.pdf</t>
   </si>
   <si>
     <t>Indicam a necessidade de disponibilizar atendimento oftalmológico no SPAM em Monnerat, nos postos de saúde da zona rural e na Policlínica em Duas Barras.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>Antonio José, Bananeira, Professora Wanderléia de Jesus</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/168/73._indicacao_vereadores_bananeira_wanderleia_e_antonio_-_atendimento_medico_em_monnerat.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/168/73._indicacao_vereadores_bananeira_wanderleia_e_antonio_-_atendimento_medico_em_monnerat.pdf</t>
   </si>
   <si>
     <t>Indicam adoção de providências para a disponibilização de atendimentos médicos nas especialidades de ginecologia, neuropediatria e psiquiatria em Monnerat.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/169/74._indicacao_vereadores_bananeira_wanderleia_e_antonio_-_atendimento_odontologico_para_o_esf_no_bonanza.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/169/74._indicacao_vereadores_bananeira_wanderleia_e_antonio_-_atendimento_odontologico_para_o_esf_no_bonanza.pdf</t>
   </si>
   <si>
     <t>Indicam que sejam tomadas as providências necessárias para a designação de um dentista para atuar na Estratégia de Saúde da Família de Monnerat, especificamente no Loteamento Bonanza.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/170/75._indicacao_vereador_rafael_-_indica_implementacao_do_projeto__luz_da_fe_em_monnerat.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/170/75._indicacao_vereador_rafael_-_indica_implementacao_do_projeto__luz_da_fe_em_monnerat.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie a implantação de iluminação pública com LED’S e paisagismo temático, na Praça Viúva de Monnerat ou entorno da igreja Matriz.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/175/76._indicacao_vereadora_wanderleia_-_limpeza_do_riacho_na_ponte_tabua_na_entrada_da_monteira.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/175/76._indicacao_vereadora_wanderleia_-_limpeza_do_riacho_na_ponte_tabua_na_entrada_da_monteira.pdf</t>
   </si>
   <si>
     <t>Indica a Secretaria competente que providencie a limpeza do riacho que passa na ponte localizada em Ponte Tábua, na entrada da Monteira.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/177/77._indicacao_vereador_joverson_-_indica_cumprimento_da_lei_que_instituiu_o_festival_de_comida_de_boteco.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/177/77._indicacao_vereador_joverson_-_indica_cumprimento_da_lei_que_instituiu_o_festival_de_comida_de_boteco.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que promova a efetiva realização do Festival Gastronômico “Comida de Boteco” em Monnerat, conforme projeto aprovado por esta Casa Legislativa.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/178/78._indicacao_vereador_jander_-_reabertura_da_lanchonete_do_trevo_de_duas_barras.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/178/78._indicacao_vereador_jander_-_reabertura_da_lanchonete_do_trevo_de_duas_barras.pdf</t>
   </si>
   <si>
     <t>Indica a reabertura da lanchonete localizada no Trevo de Duas Barras.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/181/79._indicacao_todos_-_deferimento_do_pedido_de_descaracterizacao_parcial_de_imovel_rural.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/181/79._indicacao_todos_-_deferimento_do_pedido_de_descaracterizacao_parcial_de_imovel_rural.pdf</t>
   </si>
   <si>
     <t>Indicam a adoção de providências administrativas necessárias para fins de análise e possível deferimento de pedido de descaracterização parcial de imóvel rural.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/184/80._indicacao_vereador_dannyel_-_transporte_gratuito.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/184/80._indicacao_vereador_dannyel_-_transporte_gratuito.pdf</t>
   </si>
   <si>
     <t>Indica a implantação de linhas de transporte coletivo gratuito para os munícipes.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/186/81._indicacao_rafael_da_silva_fernandes_-_campeonato_de_x1_em_monnerat_e_aniversario_de_monnerat_como_2o_distrito.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/186/81._indicacao_rafael_da_silva_fernandes_-_campeonato_de_x1_em_monnerat_e_aniversario_de_monnerat_como_2o_distrito.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA CRIADO O CAMPEONATO "CRAQUES DE DUAS BARRAS - FUTEBOL NA MODALIDADE X1" NA PRAÇA DE MONNERAT.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/191/82._indicacao_antonio_jose_-_iluminacao_publica_no_trevo.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/191/82._indicacao_antonio_jose_-_iluminacao_publica_no_trevo.pdf</t>
   </si>
   <si>
     <t>Indica que seja feita a manutenção dos postes de iluminação pública no trevo de Duas Barras.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/192/83._indicacao_vereador_jander_-_substituicao_da_cadeira_de_espera_do_hospital.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/192/83._indicacao_vereador_jander_-_substituicao_da_cadeira_de_espera_do_hospital.pdf</t>
   </si>
   <si>
     <t>Indica a substituição das cadeiras dos acompanhantes no Hospital Municipal de Duas Barras e no SPAM de Monnerat.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/196/84._indicacao_antonio_jose_-_reiteracao_-_poco_artesiano_no_holofotinho.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/196/84._indicacao_antonio_jose_-_reiteracao_-_poco_artesiano_no_holofotinho.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, por meio das Secretarias Municipais competentes, sejam adotas providências para a construção de um poço artesiano no Holofotinho em Holofote. (Reiteração das Indicações nº.s 18/2022 e 45/2023).</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/197/85._indicacao_antonio_jose_-_reiteracao_-_poco_artesiano_no_penedo.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/197/85._indicacao_antonio_jose_-_reiteracao_-_poco_artesiano_no_penedo.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que, por meio das Secretarias Municipais competentes, sejam adotas providências para a construção de um poço artesiano no Penedo em Holofote. (Reiteração das Indicações nº.s 19/2022 e 46/2023).</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/200/86._indicacao_vereador_dannyel_e_antonio_jose_-_boa_vista_lombada.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/200/86._indicacao_vereador_dannyel_e_antonio_jose_-_boa_vista_lombada.pdf</t>
   </si>
   <si>
     <t>Indicam ao Executivo Municipal a implantação de redutores de velocidade, quebra-molas ou lombadas na Rua Abreu Magalhães, na localidade da Boa Vista, Duas Barras.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/201/87._indicacao_vereador_antonio_jose_-_rampa_de_acessibilidade_em_frente_a_farmacia_elos.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/201/87._indicacao_vereador_antonio_jose_-_rampa_de_acessibilidade_em_frente_a_farmacia_elos.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal para que junto às Secretarias Municipais competentes, providencie a construção de uma rampa de acessibilidade na esquina das ruas Niterói e Vicente Moncada, em frente à Farmácia “Elos”, no centro de Duas Barras.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/202/88._indicacao_vereador_rafael_-_indica_que_seja_realizada_a_reforma_no_campo_de_futebol_de_holofote.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/202/88._indicacao_vereador_rafael_-_indica_que_seja_realizada_a_reforma_no_campo_de_futebol_de_holofote.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal para que junto às Secretarias Municipais competentes providencie a reforma do Campo de Futebol de Holofote.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/203/89._indicacao_vereador_jander_-_aquisicao_de_uniformes_para_guarda_municipal.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/203/89._indicacao_vereador_jander_-_aquisicao_de_uniformes_para_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Indica ao responsável atual pela Secretaria Municipal de Integração, Tecnologia, Segurança e Ordem Pública que sejam providenciados uniformes novos para a Guarda Municipal, a fim de garantir melhores condições de trabalho, segurança e identificação dos profissionais em serviço.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/204/90._indicacao_todos_-_solicitam_a_permanencia_do_ceja_no_municipio.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/204/90._indicacao_todos_-_solicitam_a_permanencia_do_ceja_no_municipio.pdf</t>
   </si>
   <si>
     <t>Indicam ao Exmo. Senhor Prefeito Municipal, Armando Rosemberto Mattos Teixeira, que adote as providências necessárias junto ao Conselho Nacional de Educação, à Secretaria Estadual de Educação e demais autoridades competentes, a fim de garantir a permanência do Ensino Fundamental II nos Centros de Educação de Jovens e Adultos (CEJAs), em especial no CEJA Moncleber Gomes, neste município</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/206/91._indicacao_dannyel_e_antonio_jose_-_indica_criacao_da_bolsa_atleta.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/206/91._indicacao_dannyel_e_antonio_jose_-_indica_criacao_da_bolsa_atleta.pdf</t>
   </si>
   <si>
     <t>Indicam ao Exmo. Senhor Prefeito Municipal, Armando Rosemberto Mattos Teixeira, que, estude e viabilize o envio para esta E. Casa de Leis do ante projeto anexo, que institui o Programa Bolsa Atleta em nosso Município, com moldes mais atuais e valores condizentes com a necessidade de incentivo aos atletas do Município de Duas Barras.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/207/92._indicacao_joverson_-_mudanca_de_local_da_academia_ao_ar_livre_no_bonanza_e_construcao_de_praca.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/207/92._indicacao_joverson_-_mudanca_de_local_da_academia_ao_ar_livre_no_bonanza_e_construcao_de_praca.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal a implantação de praça com infraestrutura básica de lazer e convivência, bem como a transferência da academia ao ar livre localizada no Loteamento Bonanza, em Monnerat.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/208/93._indicacao_joverson_-_construcao_de_ponto_de_onibus_no_cruzeiro.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/208/93._indicacao_joverson_-_construcao_de_ponto_de_onibus_no_cruzeiro.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, para que junto às Secretarias Municipais competentes, providencie a construção de um ponto de ônibus coberto em frente à Praça do Cruzeiro, na chegada deste município</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/209/94._indicacao_antonio_jose_-_indica_fornecimento_de_alimentacao_aos_acompanhantes_de_pessoas_em_observacao.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/209/94._indicacao_antonio_jose_-_indica_fornecimento_de_alimentacao_aos_acompanhantes_de_pessoas_em_observacao.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, para que junto às Secretarias Municipais competentes, forneça refeições aos acompanhantes de pacientes que se encontram em observação em todas as unidades de saúde e pronto atendimento do nosso município.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/210/95._indicacao_rafael_-_subido_do_campo_-_rua_sandoval.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/210/95._indicacao_rafael_-_subido_do_campo_-_rua_sandoval.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal, para que junto às Secretarias Municipais competentes, providencie o recapeamento asfáltico e a construção de calçada na Rua Sandoval Barros Silva, na subida do campo de futebol.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/212/96._indicacao_vereador_marco-_instalacao_de_quebra_molas_na_entrada_de_monnerat_e_proximo_ao_posto_ipiranga.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/212/96._indicacao_vereador_marco-_instalacao_de_quebra_molas_na_entrada_de_monnerat_e_proximo_ao_posto_ipiranga.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que sejam adotadas as providências necessárias, junto ao órgão competente, para a instalação de redutores de velocidade (quebra-molas) na rodovia RJ-116, sendo um na entrada de Monnerat e outro nas proximidades do Posto Ipiranga.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/213/97._indicacao_vereador_rafael_-_asfalto_rua_nazaret_garuba.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/213/97._indicacao_vereador_rafael_-_asfalto_rua_nazaret_garuba.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal para que, junto as Secretaria Municipais competentes, providencie a substituição da pavimentação em paralelepípedo por asfalto na Rua Nazaret Garuba, em Monnerat.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/220/98._indicacao_vereador_antonio_jose_-_instalacao_de_espelho_convexo_na_rua_antonio_joaquim_cunha.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/220/98._indicacao_vereador_antonio_jose_-_instalacao_de_espelho_convexo_na_rua_antonio_joaquim_cunha.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal para que junto às Secretarias Municipais competentes providencie a colocação de um espelho convexo de segurança anti-estilhaçante na Rua Antônio Joaquim Cunha, em Duas Barras.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>Antonio José, Jander Raposo</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/221/99._indicacao_antonio_jose_e_jander_-_indicam_que_seja_providenciado_medico_de_sobreaviso_para_o_hospital_municipal.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/221/99._indicacao_antonio_jose_e_jander_-_indicam_que_seja_providenciado_medico_de_sobreaviso_para_o_hospital_municipal.pdf</t>
   </si>
   <si>
     <t>Indicam ao Exmo. Senhor Prefeito Municipal, que, junto a Secretaria Municipal de Saúde providencie a contratação de médico de sobreaviso para o Hospital Municipal, com a finalidade de garantir a cobertura dos plantões médicos em casos de ausência do profissional escalado, sem comprometer o funcionamento do SPAM de Monnerat.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/222/100._indicacao_vereador_bananeira_-_colocacao_de_espelho_convexo_de_seguranca_na_subida_do_loteamento_bonanza.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/222/100._indicacao_vereador_bananeira_-_colocacao_de_espelho_convexo_de_seguranca_na_subida_do_loteamento_bonanza.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, Armando Rosemberto Mattos Teixeira, que, junto à Secretaria Municipal competente, tome as providências necessárias para a colocação de espelho convexo na subida do Loteamento Bonanza, em Monnerat.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/226/101._indicacao_vereador_marco_-_indica_colocacao_de_placa_sinalizando_a_vaga_de_taxi.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/226/101._indicacao_vereador_marco_-_indica_colocacao_de_placa_sinalizando_a_vaga_de_taxi.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que, junto a Secretaria competente, instale uma placa indicativa de ponto de táxi em frente à Igreja Católica em Monnerat, local onde já existe uma vaga destinada ao ponto de táxi.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/231/102._indicacao_rafael_da_silva_fernandes_-_musica.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/231/102._indicacao_rafael_da_silva_fernandes_-_musica.pdf</t>
   </si>
   <si>
     <t>Indica a extensão da Banda Municipal de Duas Barras para o distrito de Monnerat</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/236/103._indicacao_marcos_pontes_de_mendonca_-_ponto_de_onibus_em_frente_ao_antonio_do_queijo.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/236/103._indicacao_marcos_pontes_de_mendonca_-_ponto_de_onibus_em_frente_ao_antonio_do_queijo.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que, junto às Secretarias Municipais competentes, providencie a construção de um ponto de ônibus com cobertura e assento na RJ-144, em frente ao Sítio Pacau, atendendo à demanda dos moradores da localidade.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/241/106._indicacao_dannyel_-_criacao_de_vaga_de_onibus_na_rodoviaria..pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/241/106._indicacao_dannyel_-_criacao_de_vaga_de_onibus_na_rodoviaria..pdf</t>
   </si>
   <si>
     <t>Indica a Necessidade de Criação de Vaga de Estacionamento para Ônibus de Turismo, na Rodoviária do Município.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/243/107._indicacao_xim_-_manutencao_de_pontes.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/243/107._indicacao_xim_-_manutencao_de_pontes.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que, junto a Secretaria Municipal de Obras, providencie manutenção preventiva e corretiva nas cabeceiras das pontes situadas no município.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/244/108._indicacao_xim_-_manutencao_de_iluminacao_no_cruzeiro.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/244/108._indicacao_xim_-_manutencao_de_iluminacao_no_cruzeiro.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que, junto à Secretaria competente, realize a manutenção e reparo na iluminação pública no Loteamento Cruzeiro, em Duas Barras.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/246/109._indicacao_dannyel_-_manutencao_da_iluminacao_na_igreja_nossa_senhora_aparecida_no_quliombo.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/246/109._indicacao_dannyel_-_manutencao_da_iluminacao_na_igreja_nossa_senhora_aparecida_no_quliombo.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que, junto às Secretarias Municipais competentes, viabilize a instalação de iluminação pública na área externa da Capela Nossa Senhora Aparecida localizada na comunidade do Quilombo, zona rural de Duas Barras.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/247/110._indicacao_dannyel_-_espelho_convexo_de_seguranca_na_entrada_da_venda_do_barranco_em_campo_belo.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/247/110._indicacao_dannyel_-_espelho_convexo_de_seguranca_na_entrada_da_venda_do_barranco_em_campo_belo.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que, junto às Secretarias Municipais competentes, viabilize a instalação de um espelho convexo de segurança anti-estilhaçante na entrada da Venda do Barranco, localizada na comunidade Campo Belo, Duas Barras.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/248/111._indicacao_rafael_-_campeonato_de_futebol.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/248/111._indicacao_rafael_-_campeonato_de_futebol.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que, junto às Secretarias Municipais competentes, sejam adotadas medidas para instituir calendário fixo do Campeonato Municipal de Futebol, criação da categoria Veteranos/Master e entrada simbólica com arrecadação de alimentos.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/249/112._indicacao_rafael_-_escola_de_samba.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/249/112._indicacao_rafael_-_escola_de_samba.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que junto as Secretarias Municipais competentes, estude a possibilidade de apoiar a Escola de Samba de Monnerat com recursos ou meios para aquisição das peças de baterias que ainda faltam, viabilizando a participação e o fortalecimento do Carnaval no Segundo Distrito.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/251/113._indicacao_marcos_pontes_-_guarda_municipal.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/251/113._indicacao_marcos_pontes_-_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, para que junto às Secretarias Municipais competentes, providencie a regulamentação da Guarda Municipal com Regimento Interno, Plano de Cargos e Salários, Código de Conduta e Inscrição no Ministério da Justiça.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/252/114._indicacao_antonio_jose_-_realocacao_de_postes_em_holofote.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/252/114._indicacao_antonio_jose_-_realocacao_de_postes_em_holofote.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, Armando Rosemberto Mattos Teixeira, que, junto aos órgãos competentes, seja realizada a realocação de dois postes de iluminação pública, que se encontram em terreno particular, na Rua Alcides Sanglar, na localidade de Holofote.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/255/115._indicacao_rafael_-_quebra_molas_simar_do_taxi.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/255/115._indicacao_rafael_-_quebra_molas_simar_do_taxi.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que, junto as Secretarias Municipais competentes, providencie a colocação/construção de um quebra-molas na Rua Waldemar de Oliveira, no Segundo Distrito.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/257/117._indicacao_rafael_-_escolha_do_samba-enredo.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/257/117._indicacao_rafael_-_escolha_do_samba-enredo.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que, junto às Secretarias Municipais competentes, seja avaliada a possibilidade de realização do evento “Escolha do Samba-Enredo de Monnerat”, em parceria com a Escola de Samba local.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/258/118._indicacao_marcos_pontes_-_viatura_monnerat_guarda_municipal.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/258/118._indicacao_marcos_pontes_-_viatura_monnerat_guarda_municipal.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, para que junto às Secretarias Municipais competentes, providencie a aquisição de mais uma viatura destinada à Guarda Municipal.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/259/119._indicacao_vereadora_wanderleia_-_artura_e_correcao_da_curva_existente_na_rj-144_na_entrada_conhecid.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/259/119._indicacao_vereadora_wanderleia_-_artura_e_correcao_da_curva_existente_na_rj-144_na_entrada_conhecid.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal a necessidade de realizar a abertura e melhoria da curva localizada na RJ-144, na entrada conhecida como propriedade do Senhor Zé Závoli, devido ao elevado risco de acidentes no local.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/263/120._indicacao_vereador_jander_-_pagamento_do_abono_de_aniversario_aos_aposentados_do_inicio_do_ano.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/263/120._indicacao_vereador_jander_-_pagamento_do_abono_de_aniversario_aos_aposentados_do_inicio_do_ano.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que, junto a Secretaria Municipal de Fazenda e demais órgãos competentes, realize estudo para viabilizar o pagamento retroativo do abono pecuniário aos servidores aposentados e pensionistas, conforme a Lei Municipal nº 1.562/2025, contemplando aqueles que completaram aniversário antes da vigência da lei (01 de setembro de 2025), garantindo a equidade e a justa aplicação do benefício.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/264/121._indicacao_vereadora_wanderleia_-_reformulacoes_no_transito_proximo_as_escolas.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/264/121._indicacao_vereadora_wanderleia_-_reformulacoes_no_transito_proximo_as_escolas.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, Armando Rosemberto Mattos Teixeira, que proceda à implantação de medidas de segurança viária em frente às escolas do município, especialmente aquelas localizadas em vias de intenso tráfego, como a Escola Municipal Ex-Combatente Amancio Pinto e a Escola Municipal Pedro José de Andrade,</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>Antonio José, Jojo do Zique</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/266/122._indicacao_vereador_antonio_jose_e__joverson_-_indica_calcamento_da_rua_alcides_sanglar_em_holofote_reiteracao.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/266/122._indicacao_vereador_antonio_jose_e__joverson_-_indica_calcamento_da_rua_alcides_sanglar_em_holofote_reiteracao.pdf</t>
   </si>
   <si>
     <t>Indicam ao Exmo. Senhor Prefeito Municipal, para que junto à Secretaria de Obras, viabilize o calçamento da Rua Alcides Sanglar, na localidade de Holofote. (Reiteração)</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/268/123._indicacao_vereador_rafael__-_indica_reforma_da_praca_capitao_jorge_em_monnerat_-_reiteracao.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/268/123._indicacao_vereador_rafael__-_indica_reforma_da_praca_capitao_jorge_em_monnerat_-_reiteracao.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, para que, junto as Secretarias Municipais competentes, providencie a reforma da praça Capitão Jorge Soares, localizada em Monnerat, incluindo melhorias e ampliação do parquinho infantil. (Reiteração)</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/272/124._indicacao_vereadora_wanderleia_-_construcao_de_ponto_seguro_para_espera_do_transporte_escolar.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/272/124._indicacao_vereadora_wanderleia_-_construcao_de_ponto_seguro_para_espera_do_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que junto à Secretaria competente, seja providenciada a instalação de um ponto adequado e seguro para o embarque e desembarque dos alunos na Rua Mário Martins dos Santos, em Duas Barras.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/273/125._indicacao_marcos_pontes_-_retorno_da_raia_de_malha_e_construcao_de_protecao_no_muro.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/273/125._indicacao_marcos_pontes_-_retorno_da_raia_de_malha_e_construcao_de_protecao_no_muro.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que junto às Secretarias Municipais competentes, estude a possibilidade do retorno da pista de malha localizada na Rua José Augusto Werneck, em Monnerat, bem como, providencie a construção de uma proteção no muro existente no local.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/274/126._indicacao_antonio_jose_-_limpeza_e_desassoreamento_do_rio_em_holofote.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/274/126._indicacao_antonio_jose_-_limpeza_e_desassoreamento_do_rio_em_holofote.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal a necessidade de promover, com a máxima urgência, a limpeza e o desassoreamento do rio situado na localidade de Holofote.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/277/127._indicacao_vereador_jander_-_disponibilizacao_e_wi-fi_nas_unidade_de_saude.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/277/127._indicacao_vereador_jander_-_disponibilizacao_e_wi-fi_nas_unidade_de_saude.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal que seja estudada a possibilidade de disponibilizar acesso à internet Wi-Fi nas unidades de saúde do Município, especialmente nas áreas de espera, para os usuários que aguardam atendimento.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/281/128._indicacao_vereador_dannyel_-_desvio_de_caminhoes_da_praca.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/281/128._indicacao_vereador_dannyel_-_desvio_de_caminhoes_da_praca.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que, junto às Secretarias Municipais competentes, seja realizado estudo técnico e adotadas providências posteriores para proibição de caminhões na Praça Governador Portela, direcionando-o para a via do Córrego das Almas e implantação da devida sinalização.</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/282/129._indicacao_marcos_pontes_-_obras_de_melhorias_na_rua_prefeito_victorino.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/282/129._indicacao_marcos_pontes_-_obras_de_melhorias_na_rua_prefeito_victorino.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que, junto às Secretarias Municipais competentes, realize obras de reforma e melhorias da Rua Prefeito Victorino Araújo de Barros, com o objetivo de garantir melhores condições de tráfego e segurança aos moradores.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/288/130._indicacao_dannyel_-_reforma_da_pista_de_skate_na_rodoviaria_de_db.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/288/130._indicacao_dannyel_-_reforma_da_pista_de_skate_na_rodoviaria_de_db.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, Armando Rosemberto Mattos Teixeira, para que junto às Secretarias Municipais competentes, viabilize a reforma e revitalização da pista de skate localizada na Rodoviária Municipal.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/289/131._indicacao_vereador_rafael_-_plantao_na_farmacinha_do_spam_-_reiteracao.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/289/131._indicacao_vereador_rafael_-_plantao_na_farmacinha_do_spam_-_reiteracao.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, Armando Rosemberto Mattos Teixeira, que sejam adotadas as providências necessárias para viabilizar o funcionamento da farmácia do SPAM em regime de plantão aos finais de semana e feriados, com o objetivo de garantir o acesso da população aos medicamentos básicos e essenciais fora do horário comercial (Reiteração da Indicação nº 068/2025).</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/290/132._indicacao_dannyel_-_reforma_da_passarela.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/290/132._indicacao_dannyel_-_reforma_da_passarela.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, Armando Rosemberto Mattos Teixeira, para que junto às Secretarias Municipais competentes, viabilize a reforma da passarela que dá acesso à Rodoviária Municipal de Duas Barras.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/291/133._indicacao_rafael_-_refroma_da_quadra_de_monnerat.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/291/133._indicacao_rafael_-_refroma_da_quadra_de_monnerat.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, Armando Rosemberto Mattos Teixeira, para que junto às Secretarias Municipais competentes, providencie a reforma da quadra de esportes localizada em Monnerat, 2º Distrito de Duas Barras.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/292/134._indicacao_marco_pontes_-_rua_antonio_pereira_silva.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/292/134._indicacao_marco_pontes_-_rua_antonio_pereira_silva.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, Armando Rosemberto Mattos Teixeira, para que junto às Secretarias Municipais competentes, providencie a instalação de iluminação pública na Rua Antônio Pereira Silva, considerando que a via já possui os postes necessários para a execução do serviço.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/297/135._indicacao_marco_pontes_-_ciep_511.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/297/135._indicacao_marco_pontes_-_ciep_511.pdf</t>
   </si>
   <si>
     <t>Indica a designação de um guarda municipal no período noturno para o CIEP 511 - Professora Alaide Araújo Stork Mellor Marques, em Monnerat.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/299/136._indicacao_antonio_jose_-_iluminacao_publica_no_trevo_-_reiteracao_da_indicascao_no_82.2025.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/299/136._indicacao_antonio_jose_-_iluminacao_publica_no_trevo_-_reiteracao_da_indicascao_no_82.2025.pdf</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/302/137._indicacao_vereacao_xim_-_bebedouro_de_agua_para_pista_de_skate_rodoviaria_de_duas_barras.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/302/137._indicacao_vereacao_xim_-_bebedouro_de_agua_para_pista_de_skate_rodoviaria_de_duas_barras.pdf</t>
   </si>
   <si>
     <t>Indica a instalação de bebedouro no parquinho e na pista de skate, ambos localizados ao lado da Rodoviária de Duas Barras.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/304/138._indicacao_vereador_-_indica_a_comemoracao_do_aniversario_de_monnerat_como_2o_distrito_-_29_de_junho.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/304/138._indicacao_vereador_-_indica_a_comemoracao_do_aniversario_de_monnerat_como_2o_distrito_-_29_de_junho.pdf</t>
   </si>
   <si>
     <t>Indica a alteração da data comemorativa do aniversário do 2º Distrito de Duas Barras - Monnerat.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/305/139._indicacao_vereador_rafael_-_anteprojeto_kits_alimentacao.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/305/139._indicacao_vereador_rafael_-_anteprojeto_kits_alimentacao.pdf</t>
   </si>
   <si>
     <t>Indica a concessão de kits de Alimentação em períodos de recesso escolar.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/309/140._indicacao_antonio_jose_-_reiteracao_-_reinstalacao_do_parquinho_infantil_em_holofote.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/309/140._indicacao_antonio_jose_-_reiteracao_-_reinstalacao_do_parquinho_infantil_em_holofote.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal que seja recolocado o parquinho infantil na localidade de Holofote, em Monnerat - Reiteração.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/310/141._indicacao_vereador_jander_-_instalacao_de_ponto_de_onibus_na_entrada_de_corrego_das_almas.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/310/141._indicacao_vereador_jander_-_instalacao_de_ponto_de_onibus_na_entrada_de_corrego_das_almas.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que, junto as Secretarias Municipais competentes, providencie a construção um ponto de ônibus na entrada que dá acesso ao Córrego das Almas, mais especificamente na curva do Abedi, neste município.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/311/142._indicacao_todos_-_instalacao_de_bebedouro_na_praca_de_monnerat.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/311/142._indicacao_todos_-_instalacao_de_bebedouro_na_praca_de_monnerat.pdf</t>
   </si>
   <si>
     <t>Indicam ao Exmo. Senhor Prefeito Municipal, que, por meio da Secretaria Municipal competente, sejam instalados bebedouros públicos na Praça de Duas Barras e na Praça de Monnerat.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/312/143._indicacao_vereadora_wanderleia_-_reforma_da_quadra_da_localidade_de_vargem_grande.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/312/143._indicacao_vereadora_wanderleia_-_reforma_da_quadra_da_localidade_de_vargem_grande.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que seja realizada, com urgência, a reforma da quadra da localidade de Vargem Grande – Duas Barras/RJ.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/315/144._indicacao_vereadora_wanderleia_-_instalacao_de_cameras_de_seguranca_nas_entradas_da_cidade_-_reiteracao.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/315/144._indicacao_vereadora_wanderleia_-_instalacao_de_cameras_de_seguranca_nas_entradas_da_cidade_-_reiteracao.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, para que, junto a Secretaria Municipal competente, providencie a instalação de câmeras de segurança nos principais pontos de entrada da cidade. (Reiteração).</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/316/145._indicacao_vereadora_wanderleia_-_pagamento_de_adicional_de_dificil_acesso_profissionais_de_apo_-_reiteracao.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/316/145._indicacao_vereadora_wanderleia_-_pagamento_de_adicional_de_dificil_acesso_profissionais_de_apo_-_reiteracao.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, para que junto à Secretaria competente, viabilize a extensão do pagamento do adicional de difícil acesso aos profissionais de apoio da rede municipal de educação de nosso município. (Reiteração).</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/317/146.__indicacao_vereadora_wanderleia_-_solicita_podas_das_arvores_localizadas_na_rua_manoel_ferreir_-_reiteracao.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/317/146.__indicacao_vereadora_wanderleia_-_solicita_podas_das_arvores_localizadas_na_rua_manoel_ferreir_-_reiteracao.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, para que sejam realizadas podas das árvores localizadas na Rua Manoel Ferreira de Mattos, que dá acesso à Rua Otília Lima Machado de Jesus. (Reiteração).</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/320/147._indicacao_vereadora_wanderleia_-_calcamento_da_rua_que_da_acesso_ao_loteamento_localizado_em_boa_vista.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/320/147._indicacao_vereadora_wanderleia_-_calcamento_da_rua_que_da_acesso_ao_loteamento_localizado_em_boa_vista.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, para que junto às Secretarias Municipais competentes,  seja realizado o calçamento da rua que dá acesso ao loteamento localizado em Boa Vista, na entrada da Fazenda Mariana.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/321/148._indicacao_vereador_dannyel_-_criacao_patrulha_maria_da_penha_duas_barras.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/321/148._indicacao_vereador_dannyel_-_criacao_patrulha_maria_da_penha_duas_barras.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que, por meio da Secretaria Municipal competente, seja estudada a criação e implantação do Programa Patrulha Maria da Penha no Município de Duas Barras.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/322/149._indicacao_vereador_dannyel_-_criacao_da_ronda_escolar.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/322/149._indicacao_vereador_dannyel_-_criacao_da_ronda_escolar.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que, por meio da Secretaria Municipal competente, seja estudada a criação e implantação da Inspetoria de Ronda Escolar e do Grupamento de Ronda Escolar (G.R.E.) no Município de Duas Barras.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/325/150._indicacao_vereador_dannyel_e_antonio_jose_-_reforma_geral_do_hospital.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/325/150._indicacao_vereador_dannyel_e_antonio_jose_-_reforma_geral_do_hospital.pdf</t>
   </si>
   <si>
     <t>Indicam ao Exmo. Senhor Prefeito Municipal, que, por meio da Secretaria Municipal competente, sejam adotadas as providências necessárias para a reforma geral do Hospital Municipal de Duas Barras de modo a assegurar melhores condições de atendimento à população e de trabalho aos profissionais de saúde.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/326/151._indica_a_construcao_de_um_recuo_na_calcada_da_escola_municipal_ex-combatente_-_jander.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/326/151._indica_a_construcao_de_um_recuo_na_calcada_da_escola_municipal_ex-combatente_-_jander.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal a construção de um recuo na calçada em frente a Escola Municipal Ex- Combatente.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/329/152._indicacao_vereador_rafael_-_construcao_de_calcadas.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/329/152._indicacao_vereador_rafael_-_construcao_de_calcadas.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal  a construção de calçada com instalação de corrimão no Loteamento Helena Celino Nunes, no distrito de Monnerat.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/332/153._indicacao_vereadora_wanderleia_-_troca_das_protecao_da_quadra_poliesportiva_joao_da_costa_tavares.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/332/153._indicacao_vereadora_wanderleia_-_troca_das_protecao_da_quadra_poliesportiva_joao_da_costa_tavares.pdf</t>
   </si>
   <si>
     <t>Indica a troca da proteção da quadra poliesportiva João da Costa Tavares , localizada na Rua Mário Martins dos Santos Duas Barras , desde da reforma realizada no último governo , foi instalado um alambrado de alumínio.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/337/154._indicacao_vereadora_wanderleia_-_reparos_na_estrada_que_liga_a_sede_do_municipio_a_ribeirao_das_flores.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/337/154._indicacao_vereadora_wanderleia_-_reparos_na_estrada_que_liga_a_sede_do_municipio_a_ribeirao_das_flores.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, para que junto à Secretaria competente, viabilize reparos urgentes na estrada que liga a sede do município de Duas Barras à localidade de Ribeirão das Flores (antiga Quatro Encruzilhada).</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/338/155._indicacao_vereaor_guilherme_-__reparo_na_iluminacao_da_rua_maria_emilia.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/338/155._indicacao_vereaor_guilherme_-__reparo_na_iluminacao_da_rua_maria_emilia.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que, junto à Secretaria competente, providencie a manutenção da iluminação pública na Rua Maria Emília Alves Soares.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/339/156._indicacao_vereador_guilherme_-_manutencao_dos_bancos_da_pracinha_na_ponte_preta.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/339/156._indicacao_vereador_guilherme_-_manutencao_dos_bancos_da_pracinha_na_ponte_preta.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, que, junto à Secretaria competente, providencie a manutenção dos banquinhos da praça situada na Ponte Preta, tendo em vista que um deles encontra-se quebrado.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/340/157._indicacao_vereador_jander_-_instalacao_de_cameras_de_seguranca_no_bairro_caixa_dagua.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/340/157._indicacao_vereador_jander_-_instalacao_de_cameras_de_seguranca_no_bairro_caixa_dagua.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, para que, junto à Secretaria competente, viabilize a instalação de uma câmera de segurança no bairro Caixa D’Água, atendendo a uma solicitação antiga dos moradores.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/348/158._indicacao_vereador_rafael_-_desapropriacao_da_antiga_fabrica_de_monnerat.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/348/158._indicacao_vereador_rafael_-_desapropriacao_da_antiga_fabrica_de_monnerat.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, para que junto às Secretarias Municipais competentes, viabilize medidas para a desapropriação da antiga fábrica de Monnerat, na rua Antonio Pereira da Silva, tendo em vista sua atual inutilização e o interesse social envolvido.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/349/159._indicacao_vereador_rafael_-_programa_jiu-jitsu_inclusivo.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/349/159._indicacao_vereador_rafael_-_programa_jiu-jitsu_inclusivo.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, para que junto às Secretarias Municipais competentes, estude a criação do Programa Municipal de Jiu-Jitsu inclusivo, destinado a crianças e adolescentes com TEA, TDAH e outras síndromes, com execução integrada pelas Secretarias de Educação, Assistência Social e Saúde, incluindo implementação no CAPS.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/350/160._indicacao_rafael_fernandes_-_projeto_esportivo_de_desenvolvimento_do_futebol_de_monnerat.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/350/160._indicacao_rafael_fernandes_-_projeto_esportivo_de_desenvolvimento_do_futebol_de_monnerat.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, para que junto às Secretarias Municipais competentes, estude a criação e implementação do Projeto Esportivo de desenvolvimento do Futebol de Monnerat, com vistas à formação de atletas, inclusão social e futura participação do distrito na Série C do Campeonato Carioca.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/351/161._indicacao_rafael_fernandes_-_manutencao_da_quadra_do_loteamento_bonanza.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/351/161._indicacao_rafael_fernandes_-_manutencao_da_quadra_do_loteamento_bonanza.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, para que junto às Secretarias Municipais competentes, providencie a manutenção completa da Quadra do Loteamento Bonanza, no segundo distrito.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/354/162ind1.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/354/162ind1.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal a adoção de Exigências Específicas na Futura Licitação de Transporte Escolar no Município de Duas Barras.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/355/163._indicacao_vereadora_wanderleia_-_disponibilizacao_de_medico_extra_para_atuar_em_regime_de_sobreaviso.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/355/163._indicacao_vereadora_wanderleia_-_disponibilizacao_de_medico_extra_para_atuar_em_regime_de_sobreaviso.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, para que junto à Secretaria competente, providencie a disponibilização de um médico extra para atuar em regime de sobreaviso no Município de Duas Barras.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/187/emendas_ao_projeto_de_lei_n._022.2025..pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/187/emendas_ao_projeto_de_lei_n._022.2025..pdf</t>
   </si>
   <si>
     <t>EMENDAS LEGISLATIVAS AO PROJETO DE LEI 22 DE 15 DE MAIO DE 2025.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>CCJ - Comissão de Constituição, Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/260/emenda_n._2_ao_plo_24.2025_-__dispoe_sobre_a_colocacao_de_placas..pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/260/emenda_n._2_ao_plo_24.2025_-__dispoe_sobre_a_colocacao_de_placas..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Alteração, Supressão e Inclusão de Artigos e Parágrafos ao PLO N.º 24/2025 - Dispõe sobre a colocação de placa única em estabelecimentos públicos e privados, com atendimento público, localizado no Município de Duas Barras – RJ e dá outras providências.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/358/of._gab._315.2025_-_veto_integral_lei_municipal_1574.2025_-_autor_jander_raposo_da_silveira.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/358/of._gab._315.2025_-_veto_integral_lei_municipal_1574.2025_-_autor_jander_raposo_da_silveira.pdf</t>
   </si>
   <si>
     <t>Veto Integral a Lei Municipal n.º 1.574.2025 de Autoria do Vereador Jander Raposo da Silveira - Nos Termos previstos no §1º do artigo 67 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/359/of._gab._316.2025_-_veto_integral_lei_municipal_1575.2025_-_autor_rafael_da_silva_fernandes.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/359/of._gab._316.2025_-_veto_integral_lei_municipal_1575.2025_-_autor_rafael_da_silva_fernandes.pdf</t>
   </si>
   <si>
     <t>Veto Integral a Lei Municipal n.º 1.575.2025 de Autoria do Vereador Rafael da Silva Fernandes - Nos Termos previstos no §1º do artigo 67 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/360/of._gab._317.2025_-_veto_integral_lei_municipal_1576.2025_-_autor_joverson_de_souza_lopes.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/360/of._gab._317.2025_-_veto_integral_lei_municipal_1576.2025_-_autor_joverson_de_souza_lopes.pdf</t>
   </si>
   <si>
     <t>Veto Integral a Lei Municipal n.º 1.576.2025 de Autoria do Vereador Joverson de Souza Lopes - Nos Termos previstos no §1º do artigo 67 da Lei Orgânica Municipal.</t>
   </si>
   <si>
     <t>COMP</t>
   </si>
   <si>
     <t>Comissões Permanentes</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/89/comissoes_da_cmdb_2025_-_nova_composicao_-_retorno_vereador_rafael_da_silva_fernandes.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/89/comissoes_da_cmdb_2025_-_nova_composicao_-_retorno_vereador_rafael_da_silva_fernandes.pdf</t>
   </si>
   <si>
     <t>Comissões Permanente da Câmara Municipal - 03 de abril de 205.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>REQVB</t>
   </si>
   <si>
     <t>Requerimento Verbal</t>
   </si>
   <si>
     <t>REQUER NA FORMA DO ART. 145 DO REGIMENTO INTERNO, AO EXMO. SENHOR PREFEITO MUNICIPAL, AS SEGUINTES INFORMAÇÕES: _x000D_
 _x000D_
 1) Valor total recebido pelo Município em razão da referida negociação;_x000D_
 2) Especificação detalhada de onde e como foram investidos esses recursos;_x000D_
 3) Cópia integral do contrato firmado com a empresa Águas do Rio ou com o Governo do Estado referente à venda;_x000D_
 4) Relação dos benefícios e melhorias efetivamente implementados no Município de Duas Barras em decorrência deste Processo.</t>
   </si>
   <si>
     <t>INDVB</t>
   </si>
   <si>
@@ -3167,68 +3167,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/24/plo_n._3.2025_-_concessao_de_subvencao_social_liga_bibarrense_de_blocos_-_autoria_chefe_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/41/pl_n.x-2025_-_considera_de_utilidade_publica_o_instituto_cultural_martinho_da_vila_icmv__-_dannyel_f._costa_tostes.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/69/plo_n._11.2025_-_dispoe_sobre_divulgacao_de_escalas_de_plantoes_-_wanderleia.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/70/plo_n._12.2025_-_dispoe_sobre_proibicao_da_nomeacao_para_cargos_em_comissao__-_wanderleia.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/93/mensagem_006.2025__0.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/94/mensagem_009.2025__0.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/112/plo_18.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/160/plo_n._20.2025_-_inclui_o_dia_das_criancas_no_calendario_municipal_-_bananeira.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/179/plo_n._23.2025_-_nr_-_dispoe_sobre_obrigatoriedade_do_controle_de_agendamentos_de_media_e_alta_complex.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/190/plon241.doc.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/198/pl_n._25.2025_-_prorroga_a_vigencia_da_lei_1183.2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/199/plo_n._026.2025_-_altera_a_lei_municipal_994_de_2009..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/211/plo_n._27.2025_-_altera_lm_1006.2010_-_antonio_jose.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/227/pl1_0_2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/228/plo_n._29.2025_-_central_de_contribuicao_do_contribuinte.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/229/pl3_0.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/230/plo_n._31.2025_-_convenio_com_sindicato_rural_para_aquisicao_de_mudas_de_cafe.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/232/plo_32.2025_-_autoriza_abertura_de_credito_suplementares_em_percentual_0.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/333/plo_no_42.2025_-_cria_o_projeto_de_danca_tio_paulo_-_joverson_de_souza_lopes_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/342/projeto_de_lei__que_dispoe_sobre_a_adequacao_da_estrutura_ad._e_organizacional_do_prev_duas_barras_000001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/17/1._concede_tirulo_de_cidadania_ao_rev._padre_joao_tadeu_tavares_de_oliveira_-_bilico.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/82/2._concede_tirulo_de_cidadania_ao_senhor_roberto_neves_-_jonatas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/83/3._concede_tirulo_de_cidadania_ao_senhor_sebastiao_pacheco_perrut_-_jonatas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/84/4._concede_tirulo_de_cidadania_ao_senhor_juan_carlos_prestes_de_almeida-_rafael.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/97/7._concede_tirulo_de_cidadania_a__senhora_erilene_eccard-_joverson.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/116/11._concede_tirulo_de_cidadania_ao_sr._alexandro_silva_lourenco-_bananeira.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/118/12._concede_tirulo_de_cidadania_ao_padre_paulo_cesar_da_costa-_bananeira.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/119/13._concede_tirulo_de_cidadania_a_sra._silvania_rocha_cavalheiro_vieira_-_antonio_jose.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/127/14._concede_titulo_de_cidadania_ao_senhor_sirlei_angelo_de_souza_-_joverson.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/128/15._concede_titulo_de_cidadania_ao_senhor_francisco_izidro_de_freitas_-_marco_lafaete.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/131/16._concede_titulo_de_cidadania_ao_senhor_reinaldo_cesar_de_oliveira_-_jander.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/133/17._concede_titulo_de_cidadania_ao_senhor_redimaldo_huguenin_correa_-_jander.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/142/18._concede_titulo_de_cidadania_a_senhora_rafaella_bard_de_andrade_aigueira-_wanderleia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/145/19._concede_titulo_de_cidadania_ao_jovem_lucas_da_silva_correa_-_jander.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/146/20._concede_titulo_de_cidadania_ao__sr._marcelo_gondim_dos_santos-_antonio_jose.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/147/21._concede_titulo_de_cidadania_ao__sr._vitor_de_souza_freitas_-_antonio_jose.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/148/22._concede_titulo_de_cidadania_a_senhora_marcella_ramos_calvo_maia_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/151/23._concede_medalha_victorino_araujo_de_barros_ao_sr._jose_luiz_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/152/24._concede_titulo_de_cidadania_a_senhora_andrea_dias_portugal_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/153/25._concede_titulo_de_cidadania_a_senhora_joselita_horacio_da_silva_freitas_-_marco_lafaete.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/154/26._concede_titulo_de_cidadania_a_senhora_patricia_mathias_dos_santos_-_dannyel.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/155/27._concede_titulo_de_cidadania_a_senhora_alegria_ferreira_-_dannyel.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/156/28._concede_titulo_de_cidadania_a_senhora_julia_da_silva_freitas_-_marco_lafaete.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/158/29._concede_titulo_de_cidadania_a_senhora_aparecida_maria_maia_-_dannyel.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/205/30._regulamanta_a_lei_geral_de_protecao_de_dados_-_lgpd_no_ambito_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/341/35._dispoe_sobre_a_autorizacao_para_a_doacao_de_bens_moveis_pertencentes_a_camara_m._de_d.barras.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/353/36._dispoe_sobre_a_autorizacao_para_a_doacao_de_veiculo_oficial.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/60/decreto_legislativo_-_instituicoes_financeiras_versao_final.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/111/2._pdl_-_vereador_dannyel_-_autorizacao_de_convencio_bac_e_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/159/3._pdl_-_vereador_dannyel_-_concede_medalha_mulher_bibarrense.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/32/3._requerimento_vereador_jander_-_requer_copia_da_auditoria_realizada_na_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/46/4._requerimento_jander-_licitacao_carnaval_e_folia_de_reis.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/47/5._requerimento_jander-_pagamento_rpa_janeiro_e_fevereiro_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/48/6._requerimento_jander_-_informacoes_sobre_castramovel.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/49/7._requerimento_jander_-_criterios_para_a_concessao_de_dobras_aos_professores_aprovados_no_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/57/8._requerimento_jander_-_informacoes_sobre_motoristas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/71/9._requerimento_wanderleia_-_copia_de_pagamentos_dos_rpa_no_periodo_de_2020_a_2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/72/10._requerimento_wanderleia_-_publicacoes_da__prefeitura.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/73/11._requerimento_wanderleia_-_transporte_universitario_novo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/74/12._requerimento_wanderleia_-_informacoes_sobre_cesta_basica_e_de_natal.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_jander-_material_da_secretaria_de_obras_2.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/90/14._requerimento_wanderleia_-_copia_de_processo_administrativo_com_a_empresa_mr_de_mattos.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/91/15._requerimento_wanderleia_-_copia_do_processo_administrativo_2084.2023_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/92/16._requerimento_wanderleia_-_informacoes_sobre_o_transporte_escolar_terceirizado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/110/17._requerimento_dannyel-_acesso_aos_processos_licitatorios_2020_a_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/117/18._requerimento_jander_-_pedido_de_informacao_sobre_convenio_com_hospital_sao_jose_de_avai.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/134/19._requerimento_wanderleia_-_realizacao_de_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/140/20._requerimento_jander_-_informacoes_sobre_atendimentos_medicos.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/163/21._requerimento_jander_wanderleia_e_antonio_-_informacoes_sobre_corte_das_arvores_da_praca.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/176/22._requerimento_wanderleia_-_informacoes_sobre_gestao_de_residuos_de_servicos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/182/23._requerimento_jander_-_requer_copia_das_publicacoes_da_prefeitura_no_ano_de_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/183/24._requerimento_jander_-_requer_copia_das_dispensas_e_inexigibilidades_deste_ano.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/185/25._requerimento_jander_-_informacoes_da_secretaria_de_saude_maio_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/194/26._requerimento_wanderleia_-_informacoes_sobre_coleta_de_lixo_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/195/27._requerimento_wanderleia_-_informacoes_sobre_jornal_o_popular.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/223/28._requerimento_jander_-_informacoes_sobre_maquinas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/225/29._requerimento_rafael_-_lei_13.935_finalizado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/233/30._requerimento_jander_-_licitacao_uniformes.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/234/31._requerimento_jander_-_reforma_do_predio_da_escola_ana_lopes_guedes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/235/32._requerimento_jander_-_subsecretaria_de_fazenda_do_campo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/237/33._requerimento_marco_pontes_-_subvencao_da_pestalozzi.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/285/35._requerimento_bananeira_-_auto_viacao_1001.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/307/36._requerimento_jander_-_informacoes_sobre_emenda_impositiva_de_aquisicao_de_carros_para_a_saude.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/308/37._requerimento_jander_-_informacoes_sobre_cargos_comissionados_e_rpas_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/323/38._requerimento_jander_-_informacoes_sobre_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/331/39._requerimento_wanderleia_-_informacoes__sobre_o_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/347/40._requerimento_wanderleia_-_informacoes_sobre_imoveis_alugados_pela_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/40/1._requer_mocao_a_aline_batista_gomes_-_idealizacao_do_futebol_solidario_-_dannyelzinho.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/62/2._requer_mocao_a_fabricio_e_equipe_-_wanderleia.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/109/3._requer_mocao_as_pessoas_que_atuaram_no_carnval_de_monnerat_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/143/5._requer_mocao_aos_policiais_militares_que_atuaram_na_ocorrencia_em_holofote_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/173/7._requer_mocao_a_presidente_da_liga_dos_blocos_carnavalescos_e_todos_os_blocos_-_bananeira.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/180/8._mocao_de_aplausos_as_pessoas_que_atuaram_com_dedicacao_e_empenho_para_realizacao_da_festa_-_marco.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/193/9._mocao_de_aplausos_a_luana_e_gabriela_pela_feira_de_adocao_pet_-_dannyel_e_marco_l.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/224/10._mocao_de_aplausos_dr._bruno_-_jander.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/245/11._mocao_a_caio_e_junior_pelo_crj_soccer_-_xim_e_jojo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/250/12._mocao_de_aplausos_kayo_siqueria_-_jander.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/265/13._mocao_de_aplausos_secretario_de_saude_wermerson_e_equipe_-_antonio_jose.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/275/14._mocao_de_aplausos_-__francisco_pinto_rodrigues_-_joverson_lopes.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/276/15._mocao_de_aplausos_mariana_calvo_-_xim.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/279/16._mocao_de_aplausos_a_dra._tamara_saboia_-_antonio_jose.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/280/17._mocao_de_aplausos_a_dra._maria_clara_canto_erthal_-_antonio_jose.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/284/18._mocao_de_repudio_a_enel_-_jander.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/287/20._mocao_de_aplausos_ao_professor_de_jiu-jitsu_tiago_e_aos_atletas_carlos_eduardo_e_samuel_-_xim.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/296/21._mocao__de_aplausos_a_secretaria_de_educacao_e_ao_secretario_de_esporte_e_lazer_-_xim.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/313/23._mocao_de_aplausos_ao_servidor_joao_da_ambulancia_-_antonio_jose.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/314/24._mocao_de_aplausos_ao_dindim_-_wanderleia.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/318/25._mocao_de_aplausos_a_romulo_guedes_-_jander.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/319/26._mocao_de_aplausos_a_guarda_municipal_quissama_-_dannyel.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/324/27._mocao_de_aplausos_ao_dr._bernardo_matias_-_marco_pontes.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/328/28._mocao_de_aplausos_isaac_de_jesus_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/330/29._mocao_de_aplausos_dr._felix_-_antonio_jose.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/343/30._mocao_de_aplausos_pillar_huguenin_do_amaral_felicio_-_ver_.jander.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/344/31._mocao_de_aplausos_kiara_espirito_santo_do_couto_-_jander.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/345/32._mocao_de_aplausos_yuri_dos_santos_silva_-_jander.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/346/33._mocao_de_aplausos_igreja_ibanam_monnerat_-_joverson.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/352/34._mocao_de_aplausos_ao_professor_francisco_carlos_nunes_do_amaral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/2/1._indicacao_vereador_bananeira_-_indica_a_criacao_do_programa_kit_lanches_para_pacientes.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/4/3._indicacao_vereador_bilico_-_indica_a_pavimentacao_da_rj_152.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/5/4._indicacao_vereador_bilico_-_indica_a_reforma_da_quadra_de_vargem_grande.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/6/5._indicacao_vereador_bilico_-_indica_a_reforma_da_quadra_de_fazenda_do_campo_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/7/6._indicacao_vereador_bilico_-_indica_confeccao_de_placa_do_parque_residencial_cantinho_do_ceu.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/8/7._indicacao_vereador_bilico_-_indica_melhorias_nas_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/11/9._indicacao_vereador_bilico_-_indica_pavimentacao_das_ruas_do_parque_residencial_cantinho_do_ceu.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/12/10._indicacao_vereador_bilico_-_indica_construcao_de_casas_populares_na_zona_rural_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/13/11._indicacao_vereador_bilico_-_indica_construcao_de_galpao_para_incentivar_pequenas_e_medias_empresas.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/15/12._indicacao_vereador_antonio_-_indica_construcao_de_quadra_de_grama_sintetica_no_merelin_-_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/25/18._indicacao_vereador_joverson_-_indica_calcamento_da_rua_alcides_sanglar_em_holofote.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/26/19._indicacao_vereador_joverson_-_indica_que_seja_refeita_a_passarela_que_liga_a_rj_116_da_rua_julio_werneck.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/33/20._indicacao_vereador_antonio_-_indica_calcamento_da_rua_penedo_em_holofote_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/34/21._indicacao_vereador_antonio_-_indica_reforma_e_ampliacao_da_escola_liberalina_alves_ribeiro_de_souza.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/35/22._indicacao_vereador_antonio_-_indica_pavimentacao_asfaltica_sobre_o_calcamento_de_paralelepipedo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/50/29._indicacao_vereador_jonatas_-_remedios_uso_continuo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/51/30._indicacao_vereador_jonatas_-_transporte_gratuito_no_trajeto_fazenda_do_campo_x_duas_barras.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/52/31._indicacao_vereador_marco_-_solicita_instalacao_de_lavatorio_publico_para_a_praca_e_para_a_rua_orlando_pag.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/58/33._indicacao_vereadores_marco_e_antonio_-_indica_reforma_da_ponte_que_liga_o_centro_ao_cemiterio_de_monnerat.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/61/35._indicacao_vereador_bananeira_-_retorno_das_atividades_da_sala_de_cinema_caca_diegues.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/63/36._indicacao_vereador_bananeira_-_criacao_de_centro_de_apoio_aos_pacientes_de_radioterapia.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/64/37._indicacao_vereador_dannyel_-_limpeza_e_reforma_dos_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/67/38._indicacao_vereador_dannyel_-_suporte_para_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/68/39._indicacao_vereador_marco_pontes-_solicita_construcao_de_cobertura_para_os_pontos_de_taxis.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/75/40.__indicacao_vereadora_wanderleia_-_indica_curso_de_formacao_profissional_para_a_atuacao_educacional.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/76/41.__indicacao_vereadora_wanderleia_-_solicita_podas_das_arvores_localizadas_na_rua_manoel_ferreira_de_mattos.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/78/42._indicacao_vereador_dannyel_-_reforma_limpeza_e_desobstrucao_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/99/43._indicacao_vereadores_marco_antonio_e_bananeira_-_indicam_instalacao_de_um_agencia_bancaria_em_monnerat.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/100/44._indicacao_vereadores_marco_antonio_e_bananeira-_indicam_instalacao_de_um_agencia_de_correios_em_monnerat.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/101/45._indicacao_vereador_dannyel_-_estender_abono_aniversario_aos_aposentados_e_pensionistas_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/102/46._indicacao_vereador_antonio_-_indica_instalacao_de_placa_indicativa_para_loteamento_resende.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/103/47._indicacao_vereadores_antonio_jose_e_dannyel_-_reforma_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/104/48._indicacao_vereador_rafael__-_indica_reforma_da_praca_capitao_jorge_em_monnerat.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/105/49._indicacao_vereador_rafael_-_indica_colocacao_de_tampas_nas_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/106/50._indicacao_vereador_antonio_-_indica_ampliacao_do_cemiterio_de_monnerat_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/108/51._indicacao_vereador_rafael_-_recapeamento_das_ruas_waldemar_e_arlindo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/121/53._indicacao_vereadora_wanderleia_-_pagamento_de_insalubridade_profissionais_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/122/54._indicacao_vereador_dannyel_-_instalacao_de_lampadas_solares_nos_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/123/55._indicacao_vereador_marco-_indica_calcamento_para_a_rua_sadraque_almerique_costa._em_monnerat.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/124/56._indicacao_vereador_dannyel_-_colocacao_de_espelho_retrovisor_na_praca.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/125/57._indicacao_vereador_rafael_-_concessao_de_reajuste_aos_conselheiros.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/129/58._indicacao_vereador_rafael_-_aumento_reajuste_motoristas.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/130/59._indicacao_vereador_rafael_-_espaco_adequado_para_desenvolvimento_de_projeto_jiu_jitsu.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/132/60._indicacao_vereadora_wanderleia_-_reformas_no_spam_de_monnerat.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/139/62._indicacao_vereador_antonio_jose_-_colocacao_de_sinal_eletronico_para_entrada_e_saida_de_holofote.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/141/63._indicacao_vereadores_dannyel_e_rafael_-_indicam_reforma_e_aquisicao_de_novas_barracas_e_extensao_da_feira.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/144/64._indicacao_vereador_rafael_-_calcamento_da_rua_haroldo_em_monnerat.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/149/65._indicacao_vereador_jander_-_prazo_maximo_de_atendimento_das_marcacoes.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/150/66._indicacao_vereador_jander_-_chave_do_campo_society_da_escola_jose_fernandes_no_quilombo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/157/67._indicacao_vereador_jonatas_-_caminho_das_estrelas.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/162/68._indicacao_vereador_rafael_-_plantao_na_farmacinha_do_spam.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/164/69._indicacao_vereador_dannyel_-_luz_cenica.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/165/70._indicacao_vereadores_marco_l_e_bananeira_-_indicam_poda_de_arvores_em_monnerat.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/166/71._indicacao_vereador_marco-_construcao_de_uma_guarita_no_local_onde_existia_um_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/167/72._indicacao_vereadores_bananeira_wanderleia_e_antonio_-_medico_oftamologista_para_o_spam_monnerat.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/168/73._indicacao_vereadores_bananeira_wanderleia_e_antonio_-_atendimento_medico_em_monnerat.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/169/74._indicacao_vereadores_bananeira_wanderleia_e_antonio_-_atendimento_odontologico_para_o_esf_no_bonanza.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/170/75._indicacao_vereador_rafael_-_indica_implementacao_do_projeto__luz_da_fe_em_monnerat.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/175/76._indicacao_vereadora_wanderleia_-_limpeza_do_riacho_na_ponte_tabua_na_entrada_da_monteira.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/177/77._indicacao_vereador_joverson_-_indica_cumprimento_da_lei_que_instituiu_o_festival_de_comida_de_boteco.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/178/78._indicacao_vereador_jander_-_reabertura_da_lanchonete_do_trevo_de_duas_barras.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/181/79._indicacao_todos_-_deferimento_do_pedido_de_descaracterizacao_parcial_de_imovel_rural.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/184/80._indicacao_vereador_dannyel_-_transporte_gratuito.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/186/81._indicacao_rafael_da_silva_fernandes_-_campeonato_de_x1_em_monnerat_e_aniversario_de_monnerat_como_2o_distrito.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/191/82._indicacao_antonio_jose_-_iluminacao_publica_no_trevo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/192/83._indicacao_vereador_jander_-_substituicao_da_cadeira_de_espera_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/196/84._indicacao_antonio_jose_-_reiteracao_-_poco_artesiano_no_holofotinho.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/197/85._indicacao_antonio_jose_-_reiteracao_-_poco_artesiano_no_penedo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/200/86._indicacao_vereador_dannyel_e_antonio_jose_-_boa_vista_lombada.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/201/87._indicacao_vereador_antonio_jose_-_rampa_de_acessibilidade_em_frente_a_farmacia_elos.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/202/88._indicacao_vereador_rafael_-_indica_que_seja_realizada_a_reforma_no_campo_de_futebol_de_holofote.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/203/89._indicacao_vereador_jander_-_aquisicao_de_uniformes_para_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/204/90._indicacao_todos_-_solicitam_a_permanencia_do_ceja_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/206/91._indicacao_dannyel_e_antonio_jose_-_indica_criacao_da_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/207/92._indicacao_joverson_-_mudanca_de_local_da_academia_ao_ar_livre_no_bonanza_e_construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/208/93._indicacao_joverson_-_construcao_de_ponto_de_onibus_no_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/209/94._indicacao_antonio_jose_-_indica_fornecimento_de_alimentacao_aos_acompanhantes_de_pessoas_em_observacao.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/210/95._indicacao_rafael_-_subido_do_campo_-_rua_sandoval.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/212/96._indicacao_vereador_marco-_instalacao_de_quebra_molas_na_entrada_de_monnerat_e_proximo_ao_posto_ipiranga.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/213/97._indicacao_vereador_rafael_-_asfalto_rua_nazaret_garuba.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/220/98._indicacao_vereador_antonio_jose_-_instalacao_de_espelho_convexo_na_rua_antonio_joaquim_cunha.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/221/99._indicacao_antonio_jose_e_jander_-_indicam_que_seja_providenciado_medico_de_sobreaviso_para_o_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/222/100._indicacao_vereador_bananeira_-_colocacao_de_espelho_convexo_de_seguranca_na_subida_do_loteamento_bonanza.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/226/101._indicacao_vereador_marco_-_indica_colocacao_de_placa_sinalizando_a_vaga_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/231/102._indicacao_rafael_da_silva_fernandes_-_musica.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/236/103._indicacao_marcos_pontes_de_mendonca_-_ponto_de_onibus_em_frente_ao_antonio_do_queijo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/241/106._indicacao_dannyel_-_criacao_de_vaga_de_onibus_na_rodoviaria..pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/243/107._indicacao_xim_-_manutencao_de_pontes.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/244/108._indicacao_xim_-_manutencao_de_iluminacao_no_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/246/109._indicacao_dannyel_-_manutencao_da_iluminacao_na_igreja_nossa_senhora_aparecida_no_quliombo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/247/110._indicacao_dannyel_-_espelho_convexo_de_seguranca_na_entrada_da_venda_do_barranco_em_campo_belo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/248/111._indicacao_rafael_-_campeonato_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/249/112._indicacao_rafael_-_escola_de_samba.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/251/113._indicacao_marcos_pontes_-_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/252/114._indicacao_antonio_jose_-_realocacao_de_postes_em_holofote.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/255/115._indicacao_rafael_-_quebra_molas_simar_do_taxi.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/257/117._indicacao_rafael_-_escolha_do_samba-enredo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/258/118._indicacao_marcos_pontes_-_viatura_monnerat_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/259/119._indicacao_vereadora_wanderleia_-_artura_e_correcao_da_curva_existente_na_rj-144_na_entrada_conhecid.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/263/120._indicacao_vereador_jander_-_pagamento_do_abono_de_aniversario_aos_aposentados_do_inicio_do_ano.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/264/121._indicacao_vereadora_wanderleia_-_reformulacoes_no_transito_proximo_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/266/122._indicacao_vereador_antonio_jose_e__joverson_-_indica_calcamento_da_rua_alcides_sanglar_em_holofote_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/268/123._indicacao_vereador_rafael__-_indica_reforma_da_praca_capitao_jorge_em_monnerat_-_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/272/124._indicacao_vereadora_wanderleia_-_construcao_de_ponto_seguro_para_espera_do_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/273/125._indicacao_marcos_pontes_-_retorno_da_raia_de_malha_e_construcao_de_protecao_no_muro.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/274/126._indicacao_antonio_jose_-_limpeza_e_desassoreamento_do_rio_em_holofote.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/277/127._indicacao_vereador_jander_-_disponibilizacao_e_wi-fi_nas_unidade_de_saude.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/281/128._indicacao_vereador_dannyel_-_desvio_de_caminhoes_da_praca.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/282/129._indicacao_marcos_pontes_-_obras_de_melhorias_na_rua_prefeito_victorino.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/288/130._indicacao_dannyel_-_reforma_da_pista_de_skate_na_rodoviaria_de_db.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/289/131._indicacao_vereador_rafael_-_plantao_na_farmacinha_do_spam_-_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/290/132._indicacao_dannyel_-_reforma_da_passarela.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/291/133._indicacao_rafael_-_refroma_da_quadra_de_monnerat.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/292/134._indicacao_marco_pontes_-_rua_antonio_pereira_silva.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/297/135._indicacao_marco_pontes_-_ciep_511.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/299/136._indicacao_antonio_jose_-_iluminacao_publica_no_trevo_-_reiteracao_da_indicascao_no_82.2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/302/137._indicacao_vereacao_xim_-_bebedouro_de_agua_para_pista_de_skate_rodoviaria_de_duas_barras.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/304/138._indicacao_vereador_-_indica_a_comemoracao_do_aniversario_de_monnerat_como_2o_distrito_-_29_de_junho.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/305/139._indicacao_vereador_rafael_-_anteprojeto_kits_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/309/140._indicacao_antonio_jose_-_reiteracao_-_reinstalacao_do_parquinho_infantil_em_holofote.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/310/141._indicacao_vereador_jander_-_instalacao_de_ponto_de_onibus_na_entrada_de_corrego_das_almas.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/311/142._indicacao_todos_-_instalacao_de_bebedouro_na_praca_de_monnerat.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/312/143._indicacao_vereadora_wanderleia_-_reforma_da_quadra_da_localidade_de_vargem_grande.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/315/144._indicacao_vereadora_wanderleia_-_instalacao_de_cameras_de_seguranca_nas_entradas_da_cidade_-_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/316/145._indicacao_vereadora_wanderleia_-_pagamento_de_adicional_de_dificil_acesso_profissionais_de_apo_-_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/317/146.__indicacao_vereadora_wanderleia_-_solicita_podas_das_arvores_localizadas_na_rua_manoel_ferreir_-_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/320/147._indicacao_vereadora_wanderleia_-_calcamento_da_rua_que_da_acesso_ao_loteamento_localizado_em_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/321/148._indicacao_vereador_dannyel_-_criacao_patrulha_maria_da_penha_duas_barras.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/322/149._indicacao_vereador_dannyel_-_criacao_da_ronda_escolar.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/325/150._indicacao_vereador_dannyel_e_antonio_jose_-_reforma_geral_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/326/151._indica_a_construcao_de_um_recuo_na_calcada_da_escola_municipal_ex-combatente_-_jander.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/329/152._indicacao_vereador_rafael_-_construcao_de_calcadas.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/332/153._indicacao_vereadora_wanderleia_-_troca_das_protecao_da_quadra_poliesportiva_joao_da_costa_tavares.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/337/154._indicacao_vereadora_wanderleia_-_reparos_na_estrada_que_liga_a_sede_do_municipio_a_ribeirao_das_flores.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/338/155._indicacao_vereaor_guilherme_-__reparo_na_iluminacao_da_rua_maria_emilia.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/339/156._indicacao_vereador_guilherme_-_manutencao_dos_bancos_da_pracinha_na_ponte_preta.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/340/157._indicacao_vereador_jander_-_instalacao_de_cameras_de_seguranca_no_bairro_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/348/158._indicacao_vereador_rafael_-_desapropriacao_da_antiga_fabrica_de_monnerat.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/349/159._indicacao_vereador_rafael_-_programa_jiu-jitsu_inclusivo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/350/160._indicacao_rafael_fernandes_-_projeto_esportivo_de_desenvolvimento_do_futebol_de_monnerat.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/351/161._indicacao_rafael_fernandes_-_manutencao_da_quadra_do_loteamento_bonanza.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/354/162ind1.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/355/163._indicacao_vereadora_wanderleia_-_disponibilizacao_de_medico_extra_para_atuar_em_regime_de_sobreaviso.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/187/emendas_ao_projeto_de_lei_n._022.2025..pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/260/emenda_n._2_ao_plo_24.2025_-__dispoe_sobre_a_colocacao_de_placas..pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/358/of._gab._315.2025_-_veto_integral_lei_municipal_1574.2025_-_autor_jander_raposo_da_silveira.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/359/of._gab._316.2025_-_veto_integral_lei_municipal_1575.2025_-_autor_rafael_da_silva_fernandes.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/360/of._gab._317.2025_-_veto_integral_lei_municipal_1576.2025_-_autor_joverson_de_souza_lopes.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/89/comissoes_da_cmdb_2025_-_nova_composicao_-_retorno_vereador_rafael_da_silva_fernandes.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/24/plo_n._3.2025_-_concessao_de_subvencao_social_liga_bibarrense_de_blocos_-_autoria_chefe_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/41/pl_n.x-2025_-_considera_de_utilidade_publica_o_instituto_cultural_martinho_da_vila_icmv__-_dannyel_f._costa_tostes.doc" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/69/plo_n._11.2025_-_dispoe_sobre_divulgacao_de_escalas_de_plantoes_-_wanderleia.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/70/plo_n._12.2025_-_dispoe_sobre_proibicao_da_nomeacao_para_cargos_em_comissao__-_wanderleia.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/93/mensagem_006.2025__0.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/94/mensagem_009.2025__0.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/112/plo_18.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/160/plo_n._20.2025_-_inclui_o_dia_das_criancas_no_calendario_municipal_-_bananeira.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/179/plo_n._23.2025_-_nr_-_dispoe_sobre_obrigatoriedade_do_controle_de_agendamentos_de_media_e_alta_complex.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/190/plon241.doc.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/198/pl_n._25.2025_-_prorroga_a_vigencia_da_lei_1183.2015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/199/plo_n._026.2025_-_altera_a_lei_municipal_994_de_2009..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/211/plo_n._27.2025_-_altera_lm_1006.2010_-_antonio_jose.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/227/pl1_0_2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/228/plo_n._29.2025_-_central_de_contribuicao_do_contribuinte.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/229/pl3_0.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/230/plo_n._31.2025_-_convenio_com_sindicato_rural_para_aquisicao_de_mudas_de_cafe.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/232/plo_32.2025_-_autoriza_abertura_de_credito_suplementares_em_percentual_0.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/333/plo_no_42.2025_-_cria_o_projeto_de_danca_tio_paulo_-_joverson_de_souza_lopes_.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/342/projeto_de_lei__que_dispoe_sobre_a_adequacao_da_estrutura_ad._e_organizacional_do_prev_duas_barras_000001.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/17/1._concede_tirulo_de_cidadania_ao_rev._padre_joao_tadeu_tavares_de_oliveira_-_bilico.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/82/2._concede_tirulo_de_cidadania_ao_senhor_roberto_neves_-_jonatas.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/83/3._concede_tirulo_de_cidadania_ao_senhor_sebastiao_pacheco_perrut_-_jonatas.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/84/4._concede_tirulo_de_cidadania_ao_senhor_juan_carlos_prestes_de_almeida-_rafael.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/97/7._concede_tirulo_de_cidadania_a__senhora_erilene_eccard-_joverson.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/116/11._concede_tirulo_de_cidadania_ao_sr._alexandro_silva_lourenco-_bananeira.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/118/12._concede_tirulo_de_cidadania_ao_padre_paulo_cesar_da_costa-_bananeira.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/119/13._concede_tirulo_de_cidadania_a_sra._silvania_rocha_cavalheiro_vieira_-_antonio_jose.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/127/14._concede_titulo_de_cidadania_ao_senhor_sirlei_angelo_de_souza_-_joverson.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/128/15._concede_titulo_de_cidadania_ao_senhor_francisco_izidro_de_freitas_-_marco_lafaete.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/131/16._concede_titulo_de_cidadania_ao_senhor_reinaldo_cesar_de_oliveira_-_jander.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/133/17._concede_titulo_de_cidadania_ao_senhor_redimaldo_huguenin_correa_-_jander.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/142/18._concede_titulo_de_cidadania_a_senhora_rafaella_bard_de_andrade_aigueira-_wanderleia.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/145/19._concede_titulo_de_cidadania_ao_jovem_lucas_da_silva_correa_-_jander.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/146/20._concede_titulo_de_cidadania_ao__sr._marcelo_gondim_dos_santos-_antonio_jose.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/147/21._concede_titulo_de_cidadania_ao__sr._vitor_de_souza_freitas_-_antonio_jose.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/148/22._concede_titulo_de_cidadania_a_senhora_marcella_ramos_calvo_maia_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/151/23._concede_medalha_victorino_araujo_de_barros_ao_sr._jose_luiz_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/152/24._concede_titulo_de_cidadania_a_senhora_andrea_dias_portugal_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/153/25._concede_titulo_de_cidadania_a_senhora_joselita_horacio_da_silva_freitas_-_marco_lafaete.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/154/26._concede_titulo_de_cidadania_a_senhora_patricia_mathias_dos_santos_-_dannyel.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/155/27._concede_titulo_de_cidadania_a_senhora_alegria_ferreira_-_dannyel.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/156/28._concede_titulo_de_cidadania_a_senhora_julia_da_silva_freitas_-_marco_lafaete.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/158/29._concede_titulo_de_cidadania_a_senhora_aparecida_maria_maia_-_dannyel.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/205/30._regulamanta_a_lei_geral_de_protecao_de_dados_-_lgpd_no_ambito_da_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/341/35._dispoe_sobre_a_autorizacao_para_a_doacao_de_bens_moveis_pertencentes_a_camara_m._de_d.barras.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/353/36._dispoe_sobre_a_autorizacao_para_a_doacao_de_veiculo_oficial.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/60/decreto_legislativo_-_instituicoes_financeiras_versao_final.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/111/2._pdl_-_vereador_dannyel_-_autorizacao_de_convencio_bac_e_camara_municipal.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/159/3._pdl_-_vereador_dannyel_-_concede_medalha_mulher_bibarrense.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/32/3._requerimento_vereador_jander_-_requer_copia_da_auditoria_realizada_na_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/46/4._requerimento_jander-_licitacao_carnaval_e_folia_de_reis.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/47/5._requerimento_jander-_pagamento_rpa_janeiro_e_fevereiro_2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/48/6._requerimento_jander_-_informacoes_sobre_castramovel.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/49/7._requerimento_jander_-_criterios_para_a_concessao_de_dobras_aos_professores_aprovados_no_processo_seletivo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/57/8._requerimento_jander_-_informacoes_sobre_motoristas.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/71/9._requerimento_wanderleia_-_copia_de_pagamentos_dos_rpa_no_periodo_de_2020_a_2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/72/10._requerimento_wanderleia_-_publicacoes_da__prefeitura.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/73/11._requerimento_wanderleia_-_transporte_universitario_novo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/74/12._requerimento_wanderleia_-_informacoes_sobre_cesta_basica_e_de_natal.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/81/requerimento_jander-_material_da_secretaria_de_obras_2.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/90/14._requerimento_wanderleia_-_copia_de_processo_administrativo_com_a_empresa_mr_de_mattos.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/91/15._requerimento_wanderleia_-_copia_do_processo_administrativo_2084.2023_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/92/16._requerimento_wanderleia_-_informacoes_sobre_o_transporte_escolar_terceirizado.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/110/17._requerimento_dannyel-_acesso_aos_processos_licitatorios_2020_a_2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/117/18._requerimento_jander_-_pedido_de_informacao_sobre_convenio_com_hospital_sao_jose_de_avai.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/134/19._requerimento_wanderleia_-_realizacao_de_concurso_publico.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/140/20._requerimento_jander_-_informacoes_sobre_atendimentos_medicos.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/163/21._requerimento_jander_wanderleia_e_antonio_-_informacoes_sobre_corte_das_arvores_da_praca.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/176/22._requerimento_wanderleia_-_informacoes_sobre_gestao_de_residuos_de_servicos_de_saude.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/182/23._requerimento_jander_-_requer_copia_das_publicacoes_da_prefeitura_no_ano_de_2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/183/24._requerimento_jander_-_requer_copia_das_dispensas_e_inexigibilidades_deste_ano.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/185/25._requerimento_jander_-_informacoes_da_secretaria_de_saude_maio_2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/194/26._requerimento_wanderleia_-_informacoes_sobre_coleta_de_lixo_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/195/27._requerimento_wanderleia_-_informacoes_sobre_jornal_o_popular.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/223/28._requerimento_jander_-_informacoes_sobre_maquinas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/225/29._requerimento_rafael_-_lei_13.935_finalizado.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/233/30._requerimento_jander_-_licitacao_uniformes.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/234/31._requerimento_jander_-_reforma_do_predio_da_escola_ana_lopes_guedes.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/235/32._requerimento_jander_-_subsecretaria_de_fazenda_do_campo.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/237/33._requerimento_marco_pontes_-_subvencao_da_pestalozzi.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/285/35._requerimento_bananeira_-_auto_viacao_1001.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/307/36._requerimento_jander_-_informacoes_sobre_emenda_impositiva_de_aquisicao_de_carros_para_a_saude.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/308/37._requerimento_jander_-_informacoes_sobre_cargos_comissionados_e_rpas_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/323/38._requerimento_jander_-_informacoes_sobre_agentes_comunitarios_de_saude.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/331/39._requerimento_wanderleia_-_informacoes__sobre_o_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/347/40._requerimento_wanderleia_-_informacoes_sobre_imoveis_alugados_pela_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/40/1._requer_mocao_a_aline_batista_gomes_-_idealizacao_do_futebol_solidario_-_dannyelzinho.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/62/2._requer_mocao_a_fabricio_e_equipe_-_wanderleia.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/109/3._requer_mocao_as_pessoas_que_atuaram_no_carnval_de_monnerat_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/143/5._requer_mocao_aos_policiais_militares_que_atuaram_na_ocorrencia_em_holofote_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/173/7._requer_mocao_a_presidente_da_liga_dos_blocos_carnavalescos_e_todos_os_blocos_-_bananeira.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/180/8._mocao_de_aplausos_as_pessoas_que_atuaram_com_dedicacao_e_empenho_para_realizacao_da_festa_-_marco.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/193/9._mocao_de_aplausos_a_luana_e_gabriela_pela_feira_de_adocao_pet_-_dannyel_e_marco_l.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/224/10._mocao_de_aplausos_dr._bruno_-_jander.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/245/11._mocao_a_caio_e_junior_pelo_crj_soccer_-_xim_e_jojo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/250/12._mocao_de_aplausos_kayo_siqueria_-_jander.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/265/13._mocao_de_aplausos_secretario_de_saude_wermerson_e_equipe_-_antonio_jose.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/275/14._mocao_de_aplausos_-__francisco_pinto_rodrigues_-_joverson_lopes.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/276/15._mocao_de_aplausos_mariana_calvo_-_xim.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/279/16._mocao_de_aplausos_a_dra._tamara_saboia_-_antonio_jose.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/280/17._mocao_de_aplausos_a_dra._maria_clara_canto_erthal_-_antonio_jose.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/284/18._mocao_de_repudio_a_enel_-_jander.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/287/20._mocao_de_aplausos_ao_professor_de_jiu-jitsu_tiago_e_aos_atletas_carlos_eduardo_e_samuel_-_xim.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/296/21._mocao__de_aplausos_a_secretaria_de_educacao_e_ao_secretario_de_esporte_e_lazer_-_xim.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/313/23._mocao_de_aplausos_ao_servidor_joao_da_ambulancia_-_antonio_jose.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/314/24._mocao_de_aplausos_ao_dindim_-_wanderleia.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/318/25._mocao_de_aplausos_a_romulo_guedes_-_jander.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/319/26._mocao_de_aplausos_a_guarda_municipal_quissama_-_dannyel.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/324/27._mocao_de_aplausos_ao_dr._bernardo_matias_-_marco_pontes.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/328/28._mocao_de_aplausos_isaac_de_jesus_-_rafael.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/330/29._mocao_de_aplausos_dr._felix_-_antonio_jose.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/343/30._mocao_de_aplausos_pillar_huguenin_do_amaral_felicio_-_ver_.jander.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/344/31._mocao_de_aplausos_kiara_espirito_santo_do_couto_-_jander.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/345/32._mocao_de_aplausos_yuri_dos_santos_silva_-_jander.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/346/33._mocao_de_aplausos_igreja_ibanam_monnerat_-_joverson.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/352/34._mocao_de_aplausos_ao_professor_francisco_carlos_nunes_do_amaral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/2/1._indicacao_vereador_bananeira_-_indica_a_criacao_do_programa_kit_lanches_para_pacientes.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/4/3._indicacao_vereador_bilico_-_indica_a_pavimentacao_da_rj_152.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/5/4._indicacao_vereador_bilico_-_indica_a_reforma_da_quadra_de_vargem_grande.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/6/5._indicacao_vereador_bilico_-_indica_a_reforma_da_quadra_de_fazenda_do_campo_1.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/7/6._indicacao_vereador_bilico_-_indica_confeccao_de_placa_do_parque_residencial_cantinho_do_ceu.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/8/7._indicacao_vereador_bilico_-_indica_melhorias_nas_estradas_vicinais.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/11/9._indicacao_vereador_bilico_-_indica_pavimentacao_das_ruas_do_parque_residencial_cantinho_do_ceu.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/12/10._indicacao_vereador_bilico_-_indica_construcao_de_casas_populares_na_zona_rural_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/13/11._indicacao_vereador_bilico_-_indica_construcao_de_galpao_para_incentivar_pequenas_e_medias_empresas.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/15/12._indicacao_vereador_antonio_-_indica_construcao_de_quadra_de_grama_sintetica_no_merelin_-_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/25/18._indicacao_vereador_joverson_-_indica_calcamento_da_rua_alcides_sanglar_em_holofote.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/26/19._indicacao_vereador_joverson_-_indica_que_seja_refeita_a_passarela_que_liga_a_rj_116_da_rua_julio_werneck.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/33/20._indicacao_vereador_antonio_-_indica_calcamento_da_rua_penedo_em_holofote_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/34/21._indicacao_vereador_antonio_-_indica_reforma_e_ampliacao_da_escola_liberalina_alves_ribeiro_de_souza.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/35/22._indicacao_vereador_antonio_-_indica_pavimentacao_asfaltica_sobre_o_calcamento_de_paralelepipedo.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/50/29._indicacao_vereador_jonatas_-_remedios_uso_continuo.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/51/30._indicacao_vereador_jonatas_-_transporte_gratuito_no_trajeto_fazenda_do_campo_x_duas_barras.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/52/31._indicacao_vereador_marco_-_solicita_instalacao_de_lavatorio_publico_para_a_praca_e_para_a_rua_orlando_pag.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/58/33._indicacao_vereadores_marco_e_antonio_-_indica_reforma_da_ponte_que_liga_o_centro_ao_cemiterio_de_monnerat.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/61/35._indicacao_vereador_bananeira_-_retorno_das_atividades_da_sala_de_cinema_caca_diegues.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/63/36._indicacao_vereador_bananeira_-_criacao_de_centro_de_apoio_aos_pacientes_de_radioterapia.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/64/37._indicacao_vereador_dannyel_-_limpeza_e_reforma_dos_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/67/38._indicacao_vereador_dannyel_-_suporte_para_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/68/39._indicacao_vereador_marco_pontes-_solicita_construcao_de_cobertura_para_os_pontos_de_taxis.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/75/40.__indicacao_vereadora_wanderleia_-_indica_curso_de_formacao_profissional_para_a_atuacao_educacional.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/76/41.__indicacao_vereadora_wanderleia_-_solicita_podas_das_arvores_localizadas_na_rua_manoel_ferreira_de_mattos.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/78/42._indicacao_vereador_dannyel_-_reforma_limpeza_e_desobstrucao_de_bueiros.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/99/43._indicacao_vereadores_marco_antonio_e_bananeira_-_indicam_instalacao_de_um_agencia_bancaria_em_monnerat.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/100/44._indicacao_vereadores_marco_antonio_e_bananeira-_indicam_instalacao_de_um_agencia_de_correios_em_monnerat.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/101/45._indicacao_vereador_dannyel_-_estender_abono_aniversario_aos_aposentados_e_pensionistas_da_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/102/46._indicacao_vereador_antonio_-_indica_instalacao_de_placa_indicativa_para_loteamento_resende.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/103/47._indicacao_vereadores_antonio_jose_e_dannyel_-_reforma_da_rodoviaria.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/104/48._indicacao_vereador_rafael__-_indica_reforma_da_praca_capitao_jorge_em_monnerat.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/105/49._indicacao_vereador_rafael_-_indica_colocacao_de_tampas_nas_lixeiras.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/106/50._indicacao_vereador_antonio_-_indica_ampliacao_do_cemiterio_de_monnerat_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/108/51._indicacao_vereador_rafael_-_recapeamento_das_ruas_waldemar_e_arlindo.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/121/53._indicacao_vereadora_wanderleia_-_pagamento_de_insalubridade_profissionais_de_apoio.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/122/54._indicacao_vereador_dannyel_-_instalacao_de_lampadas_solares_nos_pontos_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/123/55._indicacao_vereador_marco-_indica_calcamento_para_a_rua_sadraque_almerique_costa._em_monnerat.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/124/56._indicacao_vereador_dannyel_-_colocacao_de_espelho_retrovisor_na_praca.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/125/57._indicacao_vereador_rafael_-_concessao_de_reajuste_aos_conselheiros.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/129/58._indicacao_vereador_rafael_-_aumento_reajuste_motoristas.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/130/59._indicacao_vereador_rafael_-_espaco_adequado_para_desenvolvimento_de_projeto_jiu_jitsu.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/132/60._indicacao_vereadora_wanderleia_-_reformas_no_spam_de_monnerat.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/139/62._indicacao_vereador_antonio_jose_-_colocacao_de_sinal_eletronico_para_entrada_e_saida_de_holofote.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/141/63._indicacao_vereadores_dannyel_e_rafael_-_indicam_reforma_e_aquisicao_de_novas_barracas_e_extensao_da_feira.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/144/64._indicacao_vereador_rafael_-_calcamento_da_rua_haroldo_em_monnerat.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/149/65._indicacao_vereador_jander_-_prazo_maximo_de_atendimento_das_marcacoes.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/150/66._indicacao_vereador_jander_-_chave_do_campo_society_da_escola_jose_fernandes_no_quilombo.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/157/67._indicacao_vereador_jonatas_-_caminho_das_estrelas.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/162/68._indicacao_vereador_rafael_-_plantao_na_farmacinha_do_spam.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/164/69._indicacao_vereador_dannyel_-_luz_cenica.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/165/70._indicacao_vereadores_marco_l_e_bananeira_-_indicam_poda_de_arvores_em_monnerat.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/166/71._indicacao_vereador_marco-_construcao_de_uma_guarita_no_local_onde_existia_um_ponto_de_onibus.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/167/72._indicacao_vereadores_bananeira_wanderleia_e_antonio_-_medico_oftamologista_para_o_spam_monnerat.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/168/73._indicacao_vereadores_bananeira_wanderleia_e_antonio_-_atendimento_medico_em_monnerat.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/169/74._indicacao_vereadores_bananeira_wanderleia_e_antonio_-_atendimento_odontologico_para_o_esf_no_bonanza.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/170/75._indicacao_vereador_rafael_-_indica_implementacao_do_projeto__luz_da_fe_em_monnerat.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/175/76._indicacao_vereadora_wanderleia_-_limpeza_do_riacho_na_ponte_tabua_na_entrada_da_monteira.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/177/77._indicacao_vereador_joverson_-_indica_cumprimento_da_lei_que_instituiu_o_festival_de_comida_de_boteco.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/178/78._indicacao_vereador_jander_-_reabertura_da_lanchonete_do_trevo_de_duas_barras.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/181/79._indicacao_todos_-_deferimento_do_pedido_de_descaracterizacao_parcial_de_imovel_rural.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/184/80._indicacao_vereador_dannyel_-_transporte_gratuito.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/186/81._indicacao_rafael_da_silva_fernandes_-_campeonato_de_x1_em_monnerat_e_aniversario_de_monnerat_como_2o_distrito.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/191/82._indicacao_antonio_jose_-_iluminacao_publica_no_trevo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/192/83._indicacao_vereador_jander_-_substituicao_da_cadeira_de_espera_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/196/84._indicacao_antonio_jose_-_reiteracao_-_poco_artesiano_no_holofotinho.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/197/85._indicacao_antonio_jose_-_reiteracao_-_poco_artesiano_no_penedo.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/200/86._indicacao_vereador_dannyel_e_antonio_jose_-_boa_vista_lombada.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/201/87._indicacao_vereador_antonio_jose_-_rampa_de_acessibilidade_em_frente_a_farmacia_elos.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/202/88._indicacao_vereador_rafael_-_indica_que_seja_realizada_a_reforma_no_campo_de_futebol_de_holofote.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/203/89._indicacao_vereador_jander_-_aquisicao_de_uniformes_para_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/204/90._indicacao_todos_-_solicitam_a_permanencia_do_ceja_no_municipio.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/206/91._indicacao_dannyel_e_antonio_jose_-_indica_criacao_da_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/207/92._indicacao_joverson_-_mudanca_de_local_da_academia_ao_ar_livre_no_bonanza_e_construcao_de_praca.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/208/93._indicacao_joverson_-_construcao_de_ponto_de_onibus_no_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/209/94._indicacao_antonio_jose_-_indica_fornecimento_de_alimentacao_aos_acompanhantes_de_pessoas_em_observacao.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/210/95._indicacao_rafael_-_subido_do_campo_-_rua_sandoval.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/212/96._indicacao_vereador_marco-_instalacao_de_quebra_molas_na_entrada_de_monnerat_e_proximo_ao_posto_ipiranga.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/213/97._indicacao_vereador_rafael_-_asfalto_rua_nazaret_garuba.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/220/98._indicacao_vereador_antonio_jose_-_instalacao_de_espelho_convexo_na_rua_antonio_joaquim_cunha.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/221/99._indicacao_antonio_jose_e_jander_-_indicam_que_seja_providenciado_medico_de_sobreaviso_para_o_hospital_municipal.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/222/100._indicacao_vereador_bananeira_-_colocacao_de_espelho_convexo_de_seguranca_na_subida_do_loteamento_bonanza.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/226/101._indicacao_vereador_marco_-_indica_colocacao_de_placa_sinalizando_a_vaga_de_taxi.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/231/102._indicacao_rafael_da_silva_fernandes_-_musica.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/236/103._indicacao_marcos_pontes_de_mendonca_-_ponto_de_onibus_em_frente_ao_antonio_do_queijo.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/241/106._indicacao_dannyel_-_criacao_de_vaga_de_onibus_na_rodoviaria..pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/243/107._indicacao_xim_-_manutencao_de_pontes.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/244/108._indicacao_xim_-_manutencao_de_iluminacao_no_cruzeiro.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/246/109._indicacao_dannyel_-_manutencao_da_iluminacao_na_igreja_nossa_senhora_aparecida_no_quliombo.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/247/110._indicacao_dannyel_-_espelho_convexo_de_seguranca_na_entrada_da_venda_do_barranco_em_campo_belo.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/248/111._indicacao_rafael_-_campeonato_de_futebol.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/249/112._indicacao_rafael_-_escola_de_samba.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/251/113._indicacao_marcos_pontes_-_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/252/114._indicacao_antonio_jose_-_realocacao_de_postes_em_holofote.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/255/115._indicacao_rafael_-_quebra_molas_simar_do_taxi.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/257/117._indicacao_rafael_-_escolha_do_samba-enredo.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/258/118._indicacao_marcos_pontes_-_viatura_monnerat_guarda_municipal.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/259/119._indicacao_vereadora_wanderleia_-_artura_e_correcao_da_curva_existente_na_rj-144_na_entrada_conhecid.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/263/120._indicacao_vereador_jander_-_pagamento_do_abono_de_aniversario_aos_aposentados_do_inicio_do_ano.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/264/121._indicacao_vereadora_wanderleia_-_reformulacoes_no_transito_proximo_as_escolas.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/266/122._indicacao_vereador_antonio_jose_e__joverson_-_indica_calcamento_da_rua_alcides_sanglar_em_holofote_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/268/123._indicacao_vereador_rafael__-_indica_reforma_da_praca_capitao_jorge_em_monnerat_-_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/272/124._indicacao_vereadora_wanderleia_-_construcao_de_ponto_seguro_para_espera_do_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/273/125._indicacao_marcos_pontes_-_retorno_da_raia_de_malha_e_construcao_de_protecao_no_muro.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/274/126._indicacao_antonio_jose_-_limpeza_e_desassoreamento_do_rio_em_holofote.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/277/127._indicacao_vereador_jander_-_disponibilizacao_e_wi-fi_nas_unidade_de_saude.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/281/128._indicacao_vereador_dannyel_-_desvio_de_caminhoes_da_praca.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/282/129._indicacao_marcos_pontes_-_obras_de_melhorias_na_rua_prefeito_victorino.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/288/130._indicacao_dannyel_-_reforma_da_pista_de_skate_na_rodoviaria_de_db.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/289/131._indicacao_vereador_rafael_-_plantao_na_farmacinha_do_spam_-_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/290/132._indicacao_dannyel_-_reforma_da_passarela.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/291/133._indicacao_rafael_-_refroma_da_quadra_de_monnerat.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/292/134._indicacao_marco_pontes_-_rua_antonio_pereira_silva.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/297/135._indicacao_marco_pontes_-_ciep_511.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/299/136._indicacao_antonio_jose_-_iluminacao_publica_no_trevo_-_reiteracao_da_indicascao_no_82.2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/302/137._indicacao_vereacao_xim_-_bebedouro_de_agua_para_pista_de_skate_rodoviaria_de_duas_barras.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/304/138._indicacao_vereador_-_indica_a_comemoracao_do_aniversario_de_monnerat_como_2o_distrito_-_29_de_junho.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/305/139._indicacao_vereador_rafael_-_anteprojeto_kits_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/309/140._indicacao_antonio_jose_-_reiteracao_-_reinstalacao_do_parquinho_infantil_em_holofote.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/310/141._indicacao_vereador_jander_-_instalacao_de_ponto_de_onibus_na_entrada_de_corrego_das_almas.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/311/142._indicacao_todos_-_instalacao_de_bebedouro_na_praca_de_monnerat.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/312/143._indicacao_vereadora_wanderleia_-_reforma_da_quadra_da_localidade_de_vargem_grande.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/315/144._indicacao_vereadora_wanderleia_-_instalacao_de_cameras_de_seguranca_nas_entradas_da_cidade_-_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/316/145._indicacao_vereadora_wanderleia_-_pagamento_de_adicional_de_dificil_acesso_profissionais_de_apo_-_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/317/146.__indicacao_vereadora_wanderleia_-_solicita_podas_das_arvores_localizadas_na_rua_manoel_ferreir_-_reiteracao.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/320/147._indicacao_vereadora_wanderleia_-_calcamento_da_rua_que_da_acesso_ao_loteamento_localizado_em_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/321/148._indicacao_vereador_dannyel_-_criacao_patrulha_maria_da_penha_duas_barras.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/322/149._indicacao_vereador_dannyel_-_criacao_da_ronda_escolar.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/325/150._indicacao_vereador_dannyel_e_antonio_jose_-_reforma_geral_do_hospital.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/326/151._indica_a_construcao_de_um_recuo_na_calcada_da_escola_municipal_ex-combatente_-_jander.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/329/152._indicacao_vereador_rafael_-_construcao_de_calcadas.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/332/153._indicacao_vereadora_wanderleia_-_troca_das_protecao_da_quadra_poliesportiva_joao_da_costa_tavares.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/337/154._indicacao_vereadora_wanderleia_-_reparos_na_estrada_que_liga_a_sede_do_municipio_a_ribeirao_das_flores.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/338/155._indicacao_vereaor_guilherme_-__reparo_na_iluminacao_da_rua_maria_emilia.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/339/156._indicacao_vereador_guilherme_-_manutencao_dos_bancos_da_pracinha_na_ponte_preta.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/340/157._indicacao_vereador_jander_-_instalacao_de_cameras_de_seguranca_no_bairro_caixa_dagua.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/348/158._indicacao_vereador_rafael_-_desapropriacao_da_antiga_fabrica_de_monnerat.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/349/159._indicacao_vereador_rafael_-_programa_jiu-jitsu_inclusivo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/350/160._indicacao_rafael_fernandes_-_projeto_esportivo_de_desenvolvimento_do_futebol_de_monnerat.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/351/161._indicacao_rafael_fernandes_-_manutencao_da_quadra_do_loteamento_bonanza.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/354/162ind1.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/355/163._indicacao_vereadora_wanderleia_-_disponibilizacao_de_medico_extra_para_atuar_em_regime_de_sobreaviso.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/187/emendas_ao_projeto_de_lei_n._022.2025..pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/260/emenda_n._2_ao_plo_24.2025_-__dispoe_sobre_a_colocacao_de_placas..pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/358/of._gab._315.2025_-_veto_integral_lei_municipal_1574.2025_-_autor_jander_raposo_da_silveira.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/359/of._gab._316.2025_-_veto_integral_lei_municipal_1575.2025_-_autor_rafael_da_silva_fernandes.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/360/of._gab._317.2025_-_veto_integral_lei_municipal_1576.2025_-_autor_joverson_de_souza_lopes.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/89/comissoes_da_cmdb_2025_-_nova_composicao_-_retorno_vereador_rafael_da_silva_fernandes.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H282"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="68" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="187.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>