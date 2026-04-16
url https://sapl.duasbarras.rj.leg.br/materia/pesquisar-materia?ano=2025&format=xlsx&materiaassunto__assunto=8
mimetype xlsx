--- v0 (2026-01-11)
+++ v1 (2026-04-16)
@@ -54,141 +54,141 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Armando Rosemberto Mattos Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/79/plo_n._14.2025_-_altera_a_lei_1139.2013_-_conselho_de_saude_-_autoria_prefeito_municipal.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/79/plo_n._14.2025_-_altera_a_lei_1139.2013_-_conselho_de_saude_-_autoria_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 1.139, de 18 de novembro de 2.013, que dispõe sobre o Conselho Municipal de Saúde e dá Outras Providências.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Rafael de Zé Ronaldo</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/306/plo_n.o_41.2025_-_saude_nas_escolas_-_rafael_fernandes.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/306/plo_n.o_41.2025_-_saude_nas_escolas_-_rafael_fernandes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Programa de Promoção da Saúde Mental nas Escolas no município de Duas Barras - RJ e dá outras providências.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Bilico</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/9/8._indicacao_vereador_bilico_-_indica_contratacao_de_dentistas_e_fisioterapeutas_para_o_psf.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/9/8._indicacao_vereador_bilico_-_indica_contratacao_de_dentistas_e_fisioterapeutas_para_o_psf.pdf</t>
   </si>
   <si>
     <t>CONTRATAÇÃO E DISPONIBILIZAÇÃO DE DENTISTAS E FISIOTERAPEUTAS PARA ATENDER AS ESF E PSF DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/19/15._indicacao_vereador_bilico_-_indica_construcao_de_banheiros_com_fraldario_no_bairro_recanto_da_vitoria.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/19/15._indicacao_vereador_bilico_-_indica_construcao_de_banheiros_com_fraldario_no_bairro_recanto_da_vitoria.pdf</t>
   </si>
   <si>
     <t>Construção de Banheiros Públicos com fraldários no Bairro Recanto da Vitória em Duas Barras.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Bananeira</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/42/25._indicacao_vereador_bananeira_-_contratacao_de_medico_pediatra_para_o_spam.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/42/25._indicacao_vereador_bananeira_-_contratacao_de_medico_pediatra_para_o_spam.pdf</t>
   </si>
   <si>
     <t>Indica a Contratação de Médico Pediatra e Neuropediatra para o Spam de Monnerat.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/45/28._indicacao_vereador_bananeira_-_implantacao_do_programa_dentistas_nas_escolas_do_municipio.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/45/28._indicacao_vereador_bananeira_-_implantacao_do_programa_dentistas_nas_escolas_do_municipio.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal a implantação do “Programa Dentista nas Escolas” do Município.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Danielzinho</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/59/indicacao_vereador_dannyel.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/59/indicacao_vereador_dannyel.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Executivo Municipal para que junto as Secretarias Municipais competentes, disponibilize o acompanhamento e tratamento necessários a todos os pacientes neurodivergentes de nosso município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -495,68 +495,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/79/plo_n._14.2025_-_altera_a_lei_1139.2013_-_conselho_de_saude_-_autoria_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/306/plo_n.o_41.2025_-_saude_nas_escolas_-_rafael_fernandes.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/9/8._indicacao_vereador_bilico_-_indica_contratacao_de_dentistas_e_fisioterapeutas_para_o_psf.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/19/15._indicacao_vereador_bilico_-_indica_construcao_de_banheiros_com_fraldario_no_bairro_recanto_da_vitoria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/42/25._indicacao_vereador_bananeira_-_contratacao_de_medico_pediatra_para_o_spam.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/45/28._indicacao_vereador_bananeira_-_implantacao_do_programa_dentistas_nas_escolas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/59/indicacao_vereador_dannyel.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/79/plo_n._14.2025_-_altera_a_lei_1139.2013_-_conselho_de_saude_-_autoria_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/306/plo_n.o_41.2025_-_saude_nas_escolas_-_rafael_fernandes.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/9/8._indicacao_vereador_bilico_-_indica_contratacao_de_dentistas_e_fisioterapeutas_para_o_psf.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/19/15._indicacao_vereador_bilico_-_indica_construcao_de_banheiros_com_fraldario_no_bairro_recanto_da_vitoria.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/42/25._indicacao_vereador_bananeira_-_contratacao_de_medico_pediatra_para_o_spam.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/45/28._indicacao_vereador_bananeira_-_implantacao_do_programa_dentistas_nas_escolas_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/59/indicacao_vereador_dannyel.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="174" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="173.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="189.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>