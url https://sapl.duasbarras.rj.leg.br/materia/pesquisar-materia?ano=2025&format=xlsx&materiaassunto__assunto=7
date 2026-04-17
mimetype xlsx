--- v0 (2026-01-11)
+++ v1 (2026-04-17)
@@ -54,150 +54,150 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Armando Rosemberto Mattos Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/80/plo_n._15.2025_-_altera_a_lei_1536.2024_-_l.o.a._2025_-_autoria_prefeito_municipal.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/80/plo_n._15.2025_-_altera_a_lei_1536.2024_-_l.o.a._2025_-_autoria_prefeito_municipal.pdf</t>
   </si>
   <si>
     <t>Altera a redação com inclusão de incisos e renumera parágrafos da Lei n.º 1.536, de 12 de Dezembro de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/120/plo_n._19_-_ldo_-_autoria_prefeito_municipal_armando.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/120/plo_n._19_-_ldo_-_autoria_prefeito_municipal_armando.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para elaboração da Lei Orçamentária do exercício financeiro de 2026 - Mensagem 011/2025.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/261/plo_n._34.2025_-_ppa_2026-2029.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/261/plo_n._34.2025_-_ppa_2026-2029.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o Quadriênio de 2026/2029 - PPA 2026/2029.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/262/plo_n._35.2025_-_loa_2026.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/262/plo_n._35.2025_-_loa_2026.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Duas Barras para o Exercício Financeiro de 2026 - L.O.A. 2026.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/335/plo_no._39.2025_-_dispoe_sobre_autorizacao_legislativa_0.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/335/plo_no._39.2025_-_dispoe_sobre_autorizacao_legislativa_0.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização legislativa para que o Poder Executivo possa remanejar os valores destinados ao orçamento de 2025, através de Emendas Parlamentares Impositivas, para suplantar, preferencialmente ações na Unidade Orçamentária da Saúde e manutenção e otimização, nas demais áreas do Governo.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>Comissão Finanças e Orçamentos - CFO</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/295/emenda_n._3_ao_plo_35.2025_-__inclui_o_art._7o_a_e__no_plo_35.2025_-_loa_2026..pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/295/emenda_n._3_ao_plo_35.2025_-__inclui_o_art._7o_a_e__no_plo_35.2025_-_loa_2026..pdf</t>
   </si>
   <si>
     <t>Inclui o Art. 7º-A e § ao Projeto de Lei n.º 35/2025.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Antonio José, Bananeira, Danielzinho, Jander Raposo, Jojo do Zique, Marco Lafaete, Rafael de Zé Ronaldo, Xim</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/356/emenda_n._4_-_plo_35.2025_-_emenda_impositiva_n._01.2025_ao_plo_n._35.2025_-_loa_2026_-_vereadores_8.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/356/emenda_n._4_-_plo_35.2025_-_emenda_impositiva_n._01.2025_ao_plo_n._35.2025_-_loa_2026_-_vereadores_8.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N.º 01 ao PL N.º 35/2025 (L.O.A. 2026) - Altera o orçamento previsto no Projeto de Lei nº 035/2025, para incluir Emenda Impositiva destinando o valor correspondente as atividades abaixo descritas e detalhadas.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Professora Wanderléia de Jesus</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/357/emenda_n._5_-_plo_35.2025_-_emenda_impositiva_n._01.2025_ao_plo_n._35.2025_-_loa_2026_-_vereadora_1.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/357/emenda_n._5_-_plo_35.2025_-_emenda_impositiva_n._01.2025_ao_plo_n._35.2025_-_loa_2026_-_vereadora_1.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N.º 02 ao PL N.º 35/2025 (L.O.A. 2026) - Altera o orçamento previsto no Projeto de Lei nº 035/2025, para incluir Emenda Impositiva destinando o valor correspondente as atividades abaixo descritas e detalhadas.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -504,68 +504,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/80/plo_n._15.2025_-_altera_a_lei_1536.2024_-_l.o.a._2025_-_autoria_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/120/plo_n._19_-_ldo_-_autoria_prefeito_municipal_armando.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/261/plo_n._34.2025_-_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/262/plo_n._35.2025_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/335/plo_no._39.2025_-_dispoe_sobre_autorizacao_legislativa_0.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/295/emenda_n._3_ao_plo_35.2025_-__inclui_o_art._7o_a_e__no_plo_35.2025_-_loa_2026..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/356/emenda_n._4_-_plo_35.2025_-_emenda_impositiva_n._01.2025_ao_plo_n._35.2025_-_loa_2026_-_vereadores_8.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/357/emenda_n._5_-_plo_35.2025_-_emenda_impositiva_n._01.2025_ao_plo_n._35.2025_-_loa_2026_-_vereadora_1.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/80/plo_n._15.2025_-_altera_a_lei_1536.2024_-_l.o.a._2025_-_autoria_prefeito_municipal.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/120/plo_n._19_-_ldo_-_autoria_prefeito_municipal_armando.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/261/plo_n._34.2025_-_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/262/plo_n._35.2025_-_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/335/plo_no._39.2025_-_dispoe_sobre_autorizacao_legislativa_0.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/295/emenda_n._3_ao_plo_35.2025_-__inclui_o_art._7o_a_e__no_plo_35.2025_-_loa_2026..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/356/emenda_n._4_-_plo_35.2025_-_emenda_impositiva_n._01.2025_ao_plo_n._35.2025_-_loa_2026_-_vereadores_8.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/357/emenda_n._5_-_plo_35.2025_-_emenda_impositiva_n._01.2025_ao_plo_n._35.2025_-_loa_2026_-_vereadora_1.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="97.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="174.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="173.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>