--- v0 (2026-01-13)
+++ v1 (2026-04-16)
@@ -54,148 +54,148 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Antonio José</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/36/plo_n._7_-_dispoe_sobre_a_proibicao_de_motocilcetas_com_ruidos_excessivos_-_autoria_antonio_jose.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/36/plo_n._7_-_dispoe_sobre_a_proibicao_de_motocilcetas_com_ruidos_excessivos_-_autoria_antonio_jose.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição e conscientização referente a motocicletas com ruídos excessivos no município de Duas Barras-RJ e dá outras providências.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Armando Rosemberto Mattos Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/334/plo_no._43.2025_-_reorderna_e_redefine_as_delimitacoes_do_perimetro_urbano_0.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/334/plo_no._43.2025_-_reorderna_e_redefine_as_delimitacoes_do_perimetro_urbano_0.pdf</t>
   </si>
   <si>
     <t>Reordena e redefine as delimitações com a alteração dos limites do perímetro urbano do Município de Duas Barras, revogando, dispositivo contrário ou incompatível com as disposições vigentes e dá outras providências</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Bilico</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/18/14._indicacao_vereador_bilico_-_indica_calcamento_em_todas_as_ruas_das_casas_populares_luiza_moraes_de_mattos.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/18/14._indicacao_vereador_bilico_-_indica_calcamento_em_todas_as_ruas_das_casas_populares_luiza_moraes_de_mattos.pdf</t>
   </si>
   <si>
     <t>Calçamento para todas as Ruas ao Redor das Casas Populares “Luíza Moraes de Mattos” em Fazenda do Campo.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Bananeira</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/43/26._indicacao_vereador_bananeira_-_construcao_de_uma_praca_no_bonnanza_em_monnerat.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/43/26._indicacao_vereador_bananeira_-_construcao_de_uma_praca_no_bonnanza_em_monnerat.pdf</t>
   </si>
   <si>
     <t>Indica a Construção de uma Praça de Loteamento Bonnanza em Monnerat.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>Danielzinho</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/135/61._indicacao_vereador_dannyel_-_colocacao_de_quebra_molas_rua_dr._vicente_moncada..pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/135/61._indicacao_vereador_dannyel_-_colocacao_de_quebra_molas_rua_dr._vicente_moncada..pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, Armando Rosemberto Mattos Teixeira, para que junto as Secretarias Municipais competentes, providencie a _x000D_
 colocação de um quebra-molas na Rua Doutor Vicente Moncada, em frente ao Mercado Central, em Duas Barras.  (Reiteração da Ind. 058/2023).</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/256/116._indicacao_dannyel_-_alteracoes_em_frente_creche_escola_-_transito_-_coberturas_e_outros.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/256/116._indicacao_dannyel_-_alteracoes_em_frente_creche_escola_-_transito_-_coberturas_e_outros.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, Armando Rosemberto Mattos Teixeira, para que junto às Secretarias Municipais competentes, proceda à retirada dos “blocos de gelo baianos” em frente à Creche Berenice Soares Silveira e a criação de uma vaga especial (zona azul), a implantação de faixa de pedestres bem como a construção de cobertura de acesso e abrigo para embarque e desembarque das crianças usuárias do transporte escolar.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>INDVB</t>
   </si>
   <si>
     <t>Indicação Verbal</t>
   </si>
   <si>
     <t>Professora Wanderléia de Jesus</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/</t>
   </si>
   <si>
     <t>Indica na forma do artigo 145 do Regimento Interno desta Egrégia Casa de Leis, ao Exmo. Senhor Prefeito Municipal, a manutenção da estrada vicinal que liga a localidade do Rosário à Fazenda do Campo - tal indicação busca urgentemente a melhoria da presente estrada, atendendo assim aos anseios de nossos munícipes.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>INDICA NA FORMA DO ARTIGO 145 DO REGIMENTO INTERNO, AO EXMO. SENHOR PREFEITO MUNICIPAL, ARMANDO ROSEMBERTO MATTOS TEIXEIRA, A REALIZAÇÃO DE REPAROS, INCLUÍDO A ROÇADA, NA ESTRADA VICINAL QUE LIGA AS LOCALIDADES DE JACARÉ À ÁGUA LIMPA, QUE TAMBÉM DÁ ACESSO A MONNERAT.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -511,68 +511,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/36/plo_n._7_-_dispoe_sobre_a_proibicao_de_motocilcetas_com_ruidos_excessivos_-_autoria_antonio_jose.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/334/plo_no._43.2025_-_reorderna_e_redefine_as_delimitacoes_do_perimetro_urbano_0.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/18/14._indicacao_vereador_bilico_-_indica_calcamento_em_todas_as_ruas_das_casas_populares_luiza_moraes_de_mattos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/43/26._indicacao_vereador_bananeira_-_construcao_de_uma_praca_no_bonnanza_em_monnerat.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/135/61._indicacao_vereador_dannyel_-_colocacao_de_quebra_molas_rua_dr._vicente_moncada..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/256/116._indicacao_dannyel_-_alteracoes_em_frente_creche_escola_-_transito_-_coberturas_e_outros.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/36/plo_n._7_-_dispoe_sobre_a_proibicao_de_motocilcetas_com_ruidos_excessivos_-_autoria_antonio_jose.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/334/plo_no._43.2025_-_reorderna_e_redefine_as_delimitacoes_do_perimetro_urbano_0.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/18/14._indicacao_vereador_bilico_-_indica_calcamento_em_todas_as_ruas_das_casas_populares_luiza_moraes_de_mattos.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/43/26._indicacao_vereador_bananeira_-_construcao_de_uma_praca_no_bonnanza_em_monnerat.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/135/61._indicacao_vereador_dannyel_-_colocacao_de_quebra_molas_rua_dr._vicente_moncada..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/256/116._indicacao_dannyel_-_alteracoes_em_frente_creche_escola_-_transito_-_coberturas_e_outros.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H9"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="34.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="180.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="180" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>