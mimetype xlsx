--- v0 (2026-01-11)
+++ v1 (2026-04-17)
@@ -54,144 +54,144 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Armando Rosemberto Mattos Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/14/plo_2.2025_-_reorganiza_a_estrutura_administrativa_da_prefeitura_de_duas_barras_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/14/plo_2.2025_-_reorganiza_a_estrutura_administrativa_da_prefeitura_de_duas_barras_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>REORGANIZA A ESTRUTURA ADMINISTRATIVA DA PREFEITURA DE DUAS BARRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/172/plo_n._22.2025_-_criacao_do_conselho_da_cidade_e_desenvolvimento_0.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/172/plo_n._22.2025_-_criacao_do_conselho_da_cidade_e_desenvolvimento_0.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal da Cidade e Desenvolvimento de Duas Barras - COMCIDE e, dá outras providências</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/271/plo_n._36.2025_-_estabelece_atribuicoes_cargos_criados_pela_lei_1538.2025_-_estrutura_da_prefeitura_municipal.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/271/plo_n._36.2025_-_estabelece_atribuicoes_cargos_criados_pela_lei_1538.2025_-_estrutura_da_prefeitura_municipal.pdf</t>
   </si>
   <si>
     <t>Estabelece e Especifica as Atribuições de cada Cargo ou Função Previstos na Lei Municipal n.º 1.538/25, que reorganiza a Estrutura Administrativa da Prefeitura de Duas Barras e dá Outras Providências.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara Municipal - MDCMDB</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/269/32._altera_a_resolucao_legislativa_n.o_969.2023_-_pagamento_de_diarias..pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/269/32._altera_a_resolucao_legislativa_n.o_969.2023_-_pagamento_de_diarias..pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO LEGISLATIVA Nº 969/23 DE 26 DE JUNHO DE 2023 = REGULAMENTA CONCESSÃO DE DIÁRIAS NA CMDB.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/270/33._altera_a_resolucao_972_-_dispoe_sobre_o_teletrabalho_na_camara..pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/270/33._altera_a_resolucao_972_-_dispoe_sobre_o_teletrabalho_na_camara..pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO Nº 972/2023 NO INTUITO DE AUTORIZAR A REALIZAÇÃO DE ATIVIDADES EM REGIME DE HOME OFFICE POR SERVIDORES DA CMDBRJ, APÓS O TÉRMINO DA LICENÇA-PATERNIDADE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>COMP</t>
   </si>
   <si>
     <t>Comissões Permanentes</t>
   </si>
   <si>
     <t>Danielzinho</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/22/comissoes_da_cmdb_2025.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/22/comissoes_da_cmdb_2025.pdf</t>
   </si>
   <si>
     <t>COMISSÕES PERMANENTES DA CÂMARA MUNICIPAL DE DUAS BARRAS- 2025 - (ARTIGO 45 E 48 DO REGIMENTO INTERNO)</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>READ</t>
   </si>
   <si>
     <t>Requerimento Administrativo</t>
   </si>
   <si>
     <t>Bananeira</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/23/requerimento_marcos_antonio_mesa_2o_secretario.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/23/requerimento_marcos_antonio_mesa_2o_secretario.pdf</t>
   </si>
   <si>
     <t>Requerimento de Inscrição Eleição Mesa - Cargo de 2º Secretário.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -498,68 +498,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/14/plo_2.2025_-_reorganiza_a_estrutura_administrativa_da_prefeitura_de_duas_barras_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/172/plo_n._22.2025_-_criacao_do_conselho_da_cidade_e_desenvolvimento_0.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/271/plo_n._36.2025_-_estabelece_atribuicoes_cargos_criados_pela_lei_1538.2025_-_estrutura_da_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/269/32._altera_a_resolucao_legislativa_n.o_969.2023_-_pagamento_de_diarias..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/270/33._altera_a_resolucao_972_-_dispoe_sobre_o_teletrabalho_na_camara..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/22/comissoes_da_cmdb_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/23/requerimento_marcos_antonio_mesa_2o_secretario.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/14/plo_2.2025_-_reorganiza_a_estrutura_administrativa_da_prefeitura_de_duas_barras_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/172/plo_n._22.2025_-_criacao_do_conselho_da_cidade_e_desenvolvimento_0.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/271/plo_n._36.2025_-_estabelece_atribuicoes_cargos_criados_pela_lei_1538.2025_-_estrutura_da_prefeitura_municipal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/269/32._altera_a_resolucao_legislativa_n.o_969.2023_-_pagamento_de_diarias..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/270/33._altera_a_resolucao_972_-_dispoe_sobre_o_teletrabalho_na_camara..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/22/comissoes_da_cmdb_2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/23/requerimento_marcos_antonio_mesa_2o_secretario.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H8"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="177.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="177" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="201" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>