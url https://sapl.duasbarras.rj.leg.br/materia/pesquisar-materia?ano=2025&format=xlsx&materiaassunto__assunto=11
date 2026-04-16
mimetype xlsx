--- v0 (2026-01-11)
+++ v1 (2026-04-16)
@@ -54,195 +54,195 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Armando Rosemberto Mattos Teixeira</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/10/mensagem_n.o_001.2025_-_encaminha_projeto_de_lei.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/10/mensagem_n.o_001.2025_-_encaminha_projeto_de_lei.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ADEQUAÇÃO DOS PROFISSIONAIS DO MAGISTÉRIO MUNICIPAL AO PISO NACIONAL NO PERCENTUAL DE 6,27% RETROATIVO A JANEIRO DE 2025, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/14/plo_2.2025_-_reorganiza_a_estrutura_administrativa_da_prefeitura_de_duas_barras_e_da_outras_providencias..pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/14/plo_2.2025_-_reorganiza_a_estrutura_administrativa_da_prefeitura_de_duas_barras_e_da_outras_providencias..pdf</t>
   </si>
   <si>
     <t>REORGANIZA A ESTRUTURA ADMINISTRATIVA DA PREFEITURA DE DUAS BARRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/27/plo_n._4.2025_-_rga_servidores_do_poder_executivo_municipal_-_chefe_do_poder_executivo_municipal.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/27/plo_n._4.2025_-_rga_servidores_do_poder_executivo_municipal_-_chefe_do_poder_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Fixação do Piso Salarial Municipal de R$ 1.520,00, Concede Revisão Geral Anual aos Servidores Municipais, Retroativo a Janeiro de 2025, e dá outras Providências.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/28/plo_n._5.2025_-_altera_a_lei_1.412.2021_lei_gratificacao_repr_-_chefe_do_poder_executivo_municipal.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/28/plo_n._5.2025_-_altera_a_lei_1.412.2021_lei_gratificacao_repr_-_chefe_do_poder_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Altera a Lei N.º 1.412/2021, para Reestabelecer o Percentual Máximo e Critérios de Gratificações de Representação aos Detentores de Cargos em Comissão e dá Outras Providências.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Mesa Diretora da Câmara Municipal - MDCMDB</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_lei_-_altera_a_lei_municipal_n.o_1.360.2019_-_auxilio_alimentacao_-_mesa_diretora.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_lei_-_altera_a_lei_municipal_n.o_1.360.2019_-_auxilio_alimentacao_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.360/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_lei_-_altera_a_lei_municipal_n.o_1.348.2019_-_auxilio_transporte_-_mesa_diretora.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_lei_-_altera_a_lei_municipal_n.o_1.348.2019_-_auxilio_transporte_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 1.348/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/171/plo_n._21.2025_-_altera_o_plano_de_carreira_do_magisterio.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/171/plo_n._21.2025_-_altera_o_plano_de_carreira_do_magisterio.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 994, de 10 de dezembro de 2009, que dispõe sobre o Plano de Carreira do Magistério Público Municipal.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/300/plo_n.o_39.2025_-_dispoe_sobre_instituicao_do_vale-feira_na_cmdbrj_-_autoria_mesa_diretora.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/300/plo_n.o_39.2025_-_dispoe_sobre_instituicao_do_vale-feira_na_cmdbrj_-_autoria_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição do 'Vale-Feira' no âmbito da Câmara Municipal de Duas Barras - RJ e dá outras providências.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/301/plo_n.o_40.2025_-_concede_abono_unico_aos_servidores_da_camara_de_duas_barras..pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/301/plo_n.o_40.2025_-_concede_abono_unico_aos_servidores_da_camara_de_duas_barras..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Concessão de Abono Único aos Servidores Efetivos, Comissionados, Assessores, Contratados e Cedidos da Câmara Municipal de Duas Barras - RJ no ano de 2025.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/54/projeto_de_lei_-_altera_a_lei_municipal_complementar_n.o_17.2023_-_rga_servidores_-_mesa_diretora.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/54/projeto_de_lei_-_altera_a_lei_municipal_complementar_n.o_17.2023_-_rga_servidores_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 17 de 17 de Janeiro de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Bilico</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/3/2._indicacao_vereador_bilico_-_indica_plo_para_a_concessao_de_tiquete_cesta_basica_aos_servidores_municipais.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/3/2._indicacao_vereador_bilico_-_indica_plo_para_a_concessao_de_tiquete_cesta_basica_aos_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>INDICA A POSSIBILIDADE DE CRIAÇÃO DE TÍQUETES/AUXÍLIO ALIMENTAÇÃO AOS SERVIDORES DO PODER EXECUTIVO MUNICIPAL, NO PERCENTUAL DE VINTE (20%) A VINTE E CINCO (25%) POR CENTO DO SALÁRIO MÍNIMO VIGENTE.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Professora Wanderléia de Jesus</t>
   </si>
   <si>
-    <t>https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/38/24._indicacao_vereadora_wanderleia_-_pagamento_de_adicional_de_dificil_acesso_profissionais_de_apoio_da_educacao.pdf</t>
+    <t>http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/38/24._indicacao_vereadora_wanderleia_-_pagamento_de_adicional_de_dificil_acesso_profissionais_de_apoio_da_educacao.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, para que junto à Secretaria competente, viabilize a extensão do pagamento do adicional de difícil acesso aos profissionais de apoio da rede municipal de educação de nosso município.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -549,68 +549,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/10/mensagem_n.o_001.2025_-_encaminha_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/14/plo_2.2025_-_reorganiza_a_estrutura_administrativa_da_prefeitura_de_duas_barras_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/27/plo_n._4.2025_-_rga_servidores_do_poder_executivo_municipal_-_chefe_do_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/28/plo_n._5.2025_-_altera_a_lei_1.412.2021_lei_gratificacao_repr_-_chefe_do_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_lei_-_altera_a_lei_municipal_n.o_1.360.2019_-_auxilio_alimentacao_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_lei_-_altera_a_lei_municipal_n.o_1.348.2019_-_auxilio_transporte_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/171/plo_n._21.2025_-_altera_o_plano_de_carreira_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/300/plo_n.o_39.2025_-_dispoe_sobre_instituicao_do_vale-feira_na_cmdbrj_-_autoria_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/301/plo_n.o_40.2025_-_concede_abono_unico_aos_servidores_da_camara_de_duas_barras..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/54/projeto_de_lei_-_altera_a_lei_municipal_complementar_n.o_17.2023_-_rga_servidores_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/3/2._indicacao_vereador_bilico_-_indica_plo_para_a_concessao_de_tiquete_cesta_basica_aos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/38/24._indicacao_vereadora_wanderleia_-_pagamento_de_adicional_de_dificil_acesso_profissionais_de_apoio_da_educacao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/10/mensagem_n.o_001.2025_-_encaminha_projeto_de_lei.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/14/plo_2.2025_-_reorganiza_a_estrutura_administrativa_da_prefeitura_de_duas_barras_e_da_outras_providencias..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/27/plo_n._4.2025_-_rga_servidores_do_poder_executivo_municipal_-_chefe_do_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/28/plo_n._5.2025_-_altera_a_lei_1.412.2021_lei_gratificacao_repr_-_chefe_do_poder_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/55/projeto_de_lei_-_altera_a_lei_municipal_n.o_1.360.2019_-_auxilio_alimentacao_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/56/projeto_de_lei_-_altera_a_lei_municipal_n.o_1.348.2019_-_auxilio_transporte_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/171/plo_n._21.2025_-_altera_o_plano_de_carreira_do_magisterio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/300/plo_n.o_39.2025_-_dispoe_sobre_instituicao_do_vale-feira_na_cmdbrj_-_autoria_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/301/plo_n.o_40.2025_-_concede_abono_unico_aos_servidores_da_camara_de_duas_barras..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/54/projeto_de_lei_-_altera_a_lei_municipal_complementar_n.o_17.2023_-_rga_servidores_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/3/2._indicacao_vereador_bilico_-_indica_plo_para_a_concessao_de_tiquete_cesta_basica_aos_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.duasbarras.rj.leg.br/media/sapl/public/materialegislativa/2025/38/24._indicacao_vereadora_wanderleia_-_pagamento_de_adicional_de_dificil_acesso_profissionais_de_apoio_da_educacao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="42.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="183.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="182.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="202.28515625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>